--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -248,3112 +248,3112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Grotthuss Transfer to Conductivity: Machine Learning Molecular Dynamics of Aqueous KOH</w:t>
+                <w:t xml:space="preserve">Surface charge pattern: Impact on vibrational spectroscopy and physics of charged interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jelle Lagerweij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsa Habibi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03199⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.033207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gtw7-xc2k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333708v1</w:t>
+                <w:t xml:space="preserve">hal-05421347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge pattern: Impact on vibrational spectroscopy and physics of charged interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Speciation of α-Al 2 O 3 (11̅02) in Contact with Liquid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanlin Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+                <w:t xml:space="preserve">Álvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/gtw7-xc2k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (12), pp.5990-6002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421347v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Speciation of α-Al 2 O 3 (11̅02) in Contact with Liquid Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Surface charge pattern: Impact on vibrational spectroscopy and physics of charged interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Álvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08714⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.033207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gtw7-xc2k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336374v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge pattern: Impact on vibrational spectroscopy and physics of charged interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanlin Chen</w:t>
+                <w:t xml:space="preserve">From Grotthuss Transfer to Conductivity: Machine Learning Molecular Dynamics of Aqueous KOH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jelle Lagerweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsa Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulumi Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/gtw7-xc2k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (24), pp.6093-6099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336379v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Aqueous Alcohol Freezing : new theoretical tools from graph theory to extract molecular processes in MD simulations</w:t>
+                <w:t xml:space="preserve">Unconventional structural evolution of an oxide surface in water unveiled by in situ sum-frequency spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawan Abouhaidar</w:t>
+                <w:t xml:space="preserve">Xiaoqun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bougueroua Sana</w:t>
+                <w:t xml:space="preserve">Flavio Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Duflot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Wyslouzil</w:t>
+                <w:t xml:space="preserve">Xinyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4FD00165F⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-024-01658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761917v1</w:t>
+                <w:t xml:space="preserve">hal-04829586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast fragmentation of highly-excited doubly-ionized deoxyribose: role of the liquid water environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological graphs: a review of some of our achievements and perspectives in physical chemistry and homogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+                <w:t xml:space="preserve">Ali Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Souchaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+                <w:t xml:space="preserve">Evgeny A. Pidko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00489b⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (S5), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04690728v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological graphs: a review of some of our achievements and perspectives in physical chemistry and homogeneous catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wetting of a Dynamically Patterned Surface Is a Time-Dependent Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Kroutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Předota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (48), pp.11914 - 11923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04829519v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional structural evolution of an oxide surface in water unveiled by in situ sum-frequency spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Resolved Graphs of Polymorphic Cycles for H-Bonded Network Identification in Flexible Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-024-01658-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.1019-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829586v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting of a Dynamically Patterned Surface Is a Time-Dependent Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Unconventional structural evolution of an oxide surface in water unveiled by in situ sum-frequency spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio S Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05163⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.198-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-024-01658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421419v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Graphs of Polymorphic Cycles for H-Bonded Network Identification in Flexible Biomolecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
+                <w:t xml:space="preserve">A simplified method for theoretical sum frequency generation spectroscopy calculation and interpretation: The “pop model”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Louaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01031⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0231540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683931v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified method for theoretical sum frequency generation spectroscopy calculation and interpretation: The “pop model”</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploiting graph theory in MD simulations for extracting chemical and physical properties of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Helain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Zens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0231540⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02764g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829557v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting graph theory in MD simulations for extracting chemical and physical properties of materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+                <w:t xml:space="preserve">Ultrafast fragmentation of highly-excited doubly-ionized deoxyribose: role of the liquid water environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aashini Rajpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp02764g⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15693-15704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00489b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829670v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional structural evolution of an oxide surface in water unveiled by in situ sum-frequency spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wanlin Chen</w:t>
+                <w:t xml:space="preserve">Unraveling Aqueous Alcohol Freezing : new theoretical tools from graph theory to extract molecular processes in MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan Abouhaidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougueroua Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaigeot Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wyslouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-024-01658-y⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.396-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00165F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421409v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Harmonic Generation Provides Insight into the Screening Response of the Liquid Water Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmic Graph Theory, Reinforcement Learning and Game Theory in MD Simulations: From 3D Structures to Topological 2D-Molecular Graphs (2D-MolGraphs) and Vice Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Ray</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Bricage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02605⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.2892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28072892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748045v1</w:t>
+                <w:t xml:space="preserve">hal-04122841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide– and Silicate–Water Interfaces and Their Roles in Technology and the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Leobardo Bañuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Borguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Deyoreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123 (10), pp.6413-6544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.2c00130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Graph Theory, Reinforcement Learning and Game Theory in MD Simulations: From 3D Structures to Topological 2D-Molecular Graphs (2D-MolGraphs) and Vice Versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HiREX: High-Throughput Reactivity Exploration for Extended Databases of Transition-Metal Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Pidko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28072892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122841v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiREX: High-Throughput Reactivity Exploration for Extended Databases of Transition-Metal Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmic graph theory for post-processing molecular dynamics trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hashemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Pidko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00660⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2162456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233008v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic graph theory for post-processing molecular dynamics trajectories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+                <w:t xml:space="preserve">Salt Bridge Structure of Microhydrated Arginine Kinetically Trapped in the Gas Phase by Evaporative Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Zviagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Boyarkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2162456⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (22), pp.4832-4837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c02023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232973v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Trail of Molecular Hydrophilicity and Hydrophobicity at Aqueous Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Özdamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Louaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (5), pp.1301-1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt Bridge Structure of Microhydrated Arginine Kinetically Trapped in the Gas Phase by Evaporative Cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second-Harmonic Generation Provides Insight into the Screening Response of the Liquid Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Limaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka Chon Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Zviagin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+                <w:t xml:space="preserve">Ankur Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Boyarkin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sucheol Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (22), pp.4832-4837. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (30), pp.14949-14961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c02023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233014v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpectedly High Capacitance of the Metal Nanoparticle/Water Interface: Molecular‐Level Insights into the Electrical Double Layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ReNeGate: A Reaction Network Graph-Theoretical Tool for Automated Mechanistic Studies in Computational Homogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Pidko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202112679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (12), pp.7470-7482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641571v1</w:t>
+                <w:t xml:space="preserve">hal-03983024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNeGate: A Reaction Network Graph-Theoretical Tool for Automated Mechanistic Studies in Computational Homogeneous Catalysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unexpectedly High Capacitance of the Metal Nanoparticle/Water Interface: Molecular‐Level Insights into the Electrical Double Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnaz Azimzadeh Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (12), pp.7470-7482. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202112679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983024v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some opinions on MD-based vibrational spectroscopy of gas phase molecules and their assembly: An overview of what has been achieved and where to go</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Fingerprints of Hydrophobicity at Aqueous Interfaces from Theory and Vibrational Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119864⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.3827-3836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641885v1</w:t>
+                <w:t xml:space="preserve">hal-03641892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Fingerprints of Hydrophobicity at Aqueous Interfaces from Theory and Vibrational Spectroscopies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some opinions on MD-based vibrational spectroscopy of gas phase molecules and their assembly: An overview of what has been achieved and where to go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (15), pp.3827-3836. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.119864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641892v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stripping away ion hydration shells in electrical double-layer formation: Water networks matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Alfarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (47), pp.e2108568118. </w:t>
@@ -3385,4137 +3385,4137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapping Up Hydrophobic Hydration: Locality Matters</w:t>
+                <w:t xml:space="preserve">Enhanced conductivity of water at the electrified air–water interface: a DFT-MD characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Conti Nibali</w:t>
+                <w:t xml:space="preserve">Fabrizio Creazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pezzotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Schwaab</w:t>
+                <w:t xml:space="preserve">Jirí Sponer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00846⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06970D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959973v1</w:t>
+                <w:t xml:space="preserve">hal-02568032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Sensitive Vibrational SFG Spectra from Simple Classical Force Field Molecular Dynamics Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ions Tune Interfacial Water Structure and Modulate Hydrophobic Interactions at Silica Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aashish Tuladhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalaka Dewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Creazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03576⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (15), pp.6991-7000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b13273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959974v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of surfaces to the Raman spectrum of snow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-Phase Infrared Spectroscopy of Neutral Peptides: Insights from the Far-IR and THz Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjors Bakels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettore Maggiore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ossi</w:t>
+                <w:t xml:space="preserve">Anouk Rijs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (7), pp.3233-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959965v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Infrared Spectroscopy of Neutral Peptides: Insights from the Far-IR and THz Domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of surfaces to the Raman spectrum of snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Maggiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sjors Bakels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anouk Rijs</w:t>
+                <w:t xml:space="preserve">Paolo Ossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00547⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 515, pp.146029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959958v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced conductivity of water at the electrified air–water interface: a DFT-MD characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phase-Sensitive Vibrational SFG Spectra from Simple Classical Force Field Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Kroutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Předota</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP06970D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (28), pp.15253-15263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568032v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions Tune Interfacial Water Structure and Modulate Hydrophobic Interactions at Silica Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wrapping Up Hydrophobic Hydration: Locality Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Conti Nibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aashish Tuladhar</w:t>
+                <w:t xml:space="preserve">D. Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalaka Dewan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Creazzo</w:t>
+                <w:t xml:space="preserve">G. Schwaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (15), pp.6991-7000. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.4809-4816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b13273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568039v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of aggregating peptides probed by IR-UV action spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconvolution of BIL-SFG and DL-SFG spectroscopic signals reveals order/disorder of water at the elusive aqueous silica interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00208H⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (40), pp.22188-22202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP02766A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572234v1</w:t>
+                <w:t xml:space="preserve">hal-02572341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational assignment of gas phase peptides and their H-Bonded complexes using far-IR/THz: IR- UV ion dip experiment, DFT-MD spectroscopy, and Graph Theory for modes assignment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DFT-MD of the (110)-Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; cobalt oxide semiconductor in contact with liquid water, preliminary chemical and physical insights into the electrochemical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Creazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00211H⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (4), pp.041721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5053729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082493v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of BIL-SFG and DL-SFG spectroscopic signals reveals order/disorder of water at the elusive aqueous silica interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conformational assignment of gas phase peptides and their H-Bonded complexes using far-IR/THz: IR- UV ion dip experiment, DFT-MD spectroscopy, and Graph Theory for modes assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Rijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP02766A⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217 (67-97), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00211H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572341v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT-MD of the (110)-Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; cobalt oxide semiconductor in contact with liquid water, preliminary chemical and physical insights into the electrochemical environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+                <w:t xml:space="preserve">Heterogeneous Interactions between Gas-Phase Pyruvic Acid and Hydroxylated Silica Surfaces: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Lesnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150 (4), pp.041721. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (5), pp.983-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5053729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104556v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interactions between Gas-Phase Pyruvic Acid and Hydroxylated Silica Surfaces: A Combined Experimental and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab Initio Molecular Dynamics Simulations to Interpret the Molecular Fragmentation Induced in Deoxyribose by Synchrotron Soft X-Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Fang</w:t>
+                <w:t xml:space="preserve">Anis Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Lesnicki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+                <w:t xml:space="preserve">Kentaro Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10224⟩</w:t>
+              <w:t xml:space="preserve">Quantum Beam Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/qubs3040024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571929v1</w:t>
+                <w:t xml:space="preserve">hal-02959976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Molecular Dynamics Simulations to Interpret the Molecular Fragmentation Induced in Deoxyribose by Synchrotron Soft X-Rays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+                <w:t xml:space="preserve">Interactions of aggregating peptides probed by IR-UV action spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjors Bakels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline m. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Greuell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Hamila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+                <w:t xml:space="preserve">Sebastiaan Porskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kentaro Fujii</w:t>
+                <w:t xml:space="preserve">George Rouwhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Beam Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.24. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.322-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/qubs3040024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00208H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959976v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural definition of the BIL and DL: a new universal methodology to rationalize non-linear &amp;lt;em&amp;gt;χ&amp;lt;/em&amp;gt;&amp;lt;sup&amp;gt;(2)&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;ω&amp;lt;/em&amp;gt;) SFG signals at charged interfaces, including &amp;lt;em&amp;gt;χ&amp;lt;/em&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;ω&amp;lt;/em&amp;gt;) contributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Influence of argon and D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; tagging on the hydrogen bond network in Cs&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;; kinetic trapping below 40 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim K. Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Knorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro-Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut R. Asmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (7), pp.5190-5199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06110B⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (45), pp.28476-28486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06020G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110441v1</w:t>
+                <w:t xml:space="preserve">hal-02110442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of argon and D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; tagging on the hydrogen bond network in Cs&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;; kinetic trapping below 40 K</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+                <w:t xml:space="preserve">Proton Collision on Deoxyribose Originating from Doubly Ionized Water Molecule Dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knut R. Asmis</w:t>
+                <w:t xml:space="preserve">Nely Rodríguez Moraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06020G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (24), pp.5311-5320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCA.8B04787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110442v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Collision on Deoxyribose Originating from Doubly Ionized Water Molecule Dissociation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular hydrophobicity at a macroscopically hydrophilic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+                <w:t xml:space="preserve">Jenée D. Cyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCA.8B04787⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (5), pp.1520-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/PNAS.1819000116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110437v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Hydration for Inducing Decomposition of 2-Deoxy- d -ribose by Ionization of Oxygen K -Shell Electrons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining ab-initio and classical molecular dynamics simulations to unravel the structure of the 2D-HB-network at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR14225.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1165, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104384v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-HB-Network at the air-water interface: A structural and dynamical characterization by means of ab initio and classical molecular dynamics simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roles of Hydration for Inducing Decomposition of 2-Deoxy- d -ribose by Ionization of Oxygen K -Shell Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudai Izumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayumi Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kamol Ghose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lopez-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5018096⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189 (3), pp.264-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14225.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110445v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrophobicity at a macroscopically hydrophilic surface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">2D-HB-Network at the air-water interface: A structural and dynamical characterization by means of ab initio and classical molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116 (5), pp.1520-1525. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (17), pp.174701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/PNAS.1819000116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5018096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110446v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ab-initio and classical molecular dynamics simulations to unravel the structure of the 2D-HB-network at the air-water interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What the Diffuse Layer (DL) Reveals in Non-Linear SFG Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.03.074⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/MIN8070305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082460v1</w:t>
+                <w:t xml:space="preserve">hal-02110452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the Diffuse Layer (DL) Reveals in Non-Linear SFG Spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph theory for automatic structural recognition in molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Shen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/MIN8070305⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (18), pp.184102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5045818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110452v1</w:t>
+                <w:t xml:space="preserve">hal-03967341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theory for automatic structural recognition in molecular dynamics simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Vial</w:t>
+                <w:t xml:space="preserve">Structural definition of the BIL and DL: a new universal methodology to rationalize non-linear &amp;lt;em&amp;gt;χ&amp;lt;/em&amp;gt;&amp;lt;sup&amp;gt;(2)&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;ω&amp;lt;/em&amp;gt;) SFG signals at charged interfaces, including &amp;lt;em&amp;gt;χ&amp;lt;/em&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;ω&amp;lt;/em&amp;gt;) contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Quessette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Ron Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (18), pp.184102. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.5190-5199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5045818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06110B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967341v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonic, dynamic and functional level effects in far-infrared spectroscopy: Phenol derivatives</w:t>
+                <w:t xml:space="preserve">Fingerprints of inter- and intramolecular hydrogen bonding in saligenin–water clusters revealed by mid- and far-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël J. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arghya Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Tabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qin Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mahé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JMS.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (31), pp.20343-20356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP01951C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110165v1</w:t>
+                <w:t xml:space="preserve">hal-02110173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping gas phase dipeptide motions in the far-infrared and terahertz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël J. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Jaeqx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk M. Rijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (21), pp.13778-13787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CP00369B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprints of inter- and intramolecular hydrogen bonding in saligenin–water clusters revealed by mid- and far-infrared spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D H-Bond Network as the Topmost Skin to the Air–Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (31), pp.20343-20356. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (13), pp.3133-3141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP01951C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCLETT.7B01257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110173v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D H-Bond Network as the Topmost Skin to the Air–Water Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+                <w:t xml:space="preserve">Combining Static and Dynamical Approaches for Infrared Spectra Calculations of Gas Phase Molecules and Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria R. Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCLETT.7B01257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.3802-3813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JCTC.7B00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110171v1</w:t>
+                <w:t xml:space="preserve">hal-02110169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Static and Dynamical Approaches for Infrared Spectra Calculations of Gas Phase Molecules and Clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Static&amp;lt;/em&amp;gt; vs &amp;lt;em&amp;gt;dynamic&amp;lt;/em&amp;gt; DFT prediction of IR spectra of flexible molecules in the condensed phase: The (ClCF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CF(CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)OCF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) liquid as a test case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Radice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Tonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JCTC.7B00471⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.SAA.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110169v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Static&amp;lt;/em&amp;gt; vs &amp;lt;em&amp;gt;dynamic&amp;lt;/em&amp;gt; DFT prediction of IR spectra of flexible molecules in the condensed phase: The (ClCF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CF(CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)OCF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) liquid as a test case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Milani</w:t>
+                <w:t xml:space="preserve">Anharmonic, dynamic and functional level effects in far-infrared spectroscopy: Phenol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël J. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghya Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 183, pp.195-203. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 342, pp.4-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.SAA.2017.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JMS.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110167v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Transition State Dynamics in Gas Phase Reactivity : The Importance of Bifurcations and Rotational Activation.</w:t>
+                <w:t xml:space="preserve">Gas Phase Vibrational Spectroscopy of the Protonated Water Pentamer : The Role of Isomers and Nuclear Quantum Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martín-Sómer</w:t>
+                <w:t xml:space="preserve">Matias R Fagiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Yáñez</w:t>
+                <w:t xml:space="preserve">Arald Knorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William L. Hase</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tim Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Wolke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b01135⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (38), pp.26743-26754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp05217g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386209v1</w:t>
+                <w:t xml:space="preserve">hal-01386215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Singly Charged Ions at the Hydroxylated (0001) α-Quartz/Water Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Electrolytes at the Hydroxylated (0001) α-Quartz/Water Interface: Location and Structural Effects on Interfacial Silanols by DFT-Based MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (9), pp.4866-4880. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 120 (26), pp.14034-14047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065250v1</w:t>
+                <w:t xml:space="preserve">hal-02065251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Phase Vibrational Spectroscopy of the Protonated Water Pentamer : The Role of Isomers and Nuclear Quantum Effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">p&amp;lt;i&amp;gt;K&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;a&amp;lt;/sub&amp;gt; at Quartz/Electrolyte Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp05217g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (16), pp.3229-3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386215v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolytes at the Hydroxylated (0001) α-Quartz/Water Interface: Location and Structural Effects on Interfacial Silanols by DFT-Based MD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
+                <w:t xml:space="preserve">Water orientation and hydrogen-bond structure at the fluorite/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen H. G. Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Perez-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01819⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.24287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep24287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065251v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p&amp;lt;i&amp;gt;K&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;a&amp;lt;/sub&amp;gt; at Quartz/Electrolyte Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
+                <w:t xml:space="preserve">Post Transition State Dynamics in Gas Phase Reactivity : The Importance of Bifurcations and Rotational Activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martín-Sómer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.974-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b01135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065252v1</w:t>
+                <w:t xml:space="preserve">hal-01386209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water orientation and hydrogen-bond structure at the fluorite/water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">María-José Perez-Haro</w:t>
+                <w:t xml:space="preserve">Adsorption of Singly Charged Ions at the Hydroxylated (0001) α-Quartz/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.24287. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (9), pp.4866-4880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep24287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065254v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Predissociation Vibrational Spectroscopy of Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;3–4&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt; Reanalyzed Using Density Functional Theory Molecular Dynamics</w:t>
               </w:r>
@@ -7729,3286 +7729,3286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal Acidity at the Amorphous Silica/Water Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
+                <w:t xml:space="preserve">Stalking Higher Energy Conformers on the Potential Energy Surface of Charged Species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Costa</w:t>
+                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Tielens</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.T. Lisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (49), pp.27354-27362. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.871-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct5008197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275046v1</w:t>
+                <w:t xml:space="preserve">hal-01219481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalking Higher Energy Conformers on the Potential Energy Surface of Charged Species.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.T. Lisy</w:t>
+                <w:t xml:space="preserve">Investigation of the fragmentation of core-ionised deoxyribose: a study as a function of the tautomeric form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kamol Ghose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct5008197⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (48), pp.32375-32383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp05196g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219481v1</w:t>
+                <w:t xml:space="preserve">hal-01271323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the fragmentation of core-ionised deoxyribose: a study as a function of the tautomeric form</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krishna Kamol Ghose</w:t>
+                <w:t xml:space="preserve">Bimodal Acidity at the Amorphous Silica/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (48), pp.32375-32383. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (49), pp.27354-27362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp05196g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271323v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCMC2 (version 1.1): A Monte Carlo code for multiply-charged clusters</w:t>
+                <w:t xml:space="preserve">Unimolecular Fragmentation Induced By Low Energy Collision: Statistically Or Dynamically Driven?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bonhommeau</w:t>
+                <w:t xml:space="preserve">Martin-Somer Ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Lewerenz</w:t>
+                <w:t xml:space="preserve">Manuel Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 185 (3), pp.1188-1191. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (46), pp.10882-10893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2013.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/JP5076059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078652v1</w:t>
+                <w:t xml:space="preserve">hal-01219471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonadiabatic fragmentation dynamics of biomolecules</w:t>
+                <w:t xml:space="preserve">Liquid–solid interfaces: structure and dynamics from spectroscopy and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo López-Tarifa</w:t>
+                <w:t xml:space="preserve">M-P Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Sulpizi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (24), pp.240301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/24/240301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053093v1</w:t>
+                <w:t xml:space="preserve">hal-02112311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular Fragmentation Induced By Low Energy Collision: Statistically Or Dynamically Driven?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Yanez</w:t>
+                <w:t xml:space="preserve">MDMC&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;: A molecular dynamics code for investigating the fragmentation dynamics of multiply charged clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/JP5076059⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (2), pp.684-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPC.2013.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219471v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–solid interfaces: structure and dynamics from spectroscopy and simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density functional theory across chemistry, physics and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Van Mourik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-P Gaigeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Sulpizi</w:t>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/24/240301⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372 (2011), pp.2012.0488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/RSTA.2012.0488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112311v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDMC&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;: A molecular dynamics code for investigating the fragmentation dynamics of multiply charged clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David A. Bonhommeau</w:t>
+                <w:t xml:space="preserve">First and second deprotonation of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; on wet hydroxylated (0001) α-quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garold Murdachaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Halonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benny Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPC.2013.10.015⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.22287-22298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP02752C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02112306v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory across chemistry, physics and biology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+                <w:t xml:space="preserve">A RRKM study and DFT assessment on gas-phase fragmentation of Formamide-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M=Ca, Sr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Somer Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/RSTA.2012.0488⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (28), pp.14813-14825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP01756K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112308v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and second deprotonation of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; on wet hydroxylated (0001) α-quartz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garold Murdachaew</w:t>
+                <w:t xml:space="preserve">Gas-Phase Peptide Structures Unraveled by Far-IR Spectroscopy: Combining IR-UV Ion-Dip Experiments with Born-Oppenheimer Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Jaeqx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Oomens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Benny Gerber</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk M. Rijs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP02752C⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (14), pp.3663-3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ANIE.201311189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112316v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RRKM study and DFT assessment on gas-phase fragmentation of Formamide-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M=Ca, Sr)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+                <w:t xml:space="preserve">High energy conformers of M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(APE)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;0–1&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;0–1&amp;lt;/sub&amp;gt; clusters revealed by combined IR-PD and DFT-MD anharmonic vibrational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Nicely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Lisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (28), pp.14813-14825. </w:t>
+              <w:t xml:space="preserve">, 2014, 16 (26), pp.13086-13095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP01756K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp01275e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077289v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Peptide Structures Unraveled by Far-IR Spectroscopy: Combining IR-UV Ion-Dip Experiments with Born-Oppenheimer Molecular Dynamics Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The amorphous silica-liquid water interface studied by ab initio molecular dynamics (AIMD): local organization in global disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouk M. Rijs</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ANIE.201311189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (24), pp.244106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/24/244106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112310v1</w:t>
+                <w:t xml:space="preserve">hal-01275064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy conformers of M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(APE)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;0–1&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;0–1&amp;lt;/sub&amp;gt; clusters revealed by combined IR-PD and DFT-MD anharmonic vibrational spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent density functional theory molecular dynamics simulation of doubly charged uracil in gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo López-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodophe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brites</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ursula Rothlisbergert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp01275e⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11534-014-0428-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652196v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amorphous silica-liquid water interface studied by ab initio molecular dynamics (AIMD): local organization in global disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">O–H anharmonic vibrational motions in Cl&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;⋯(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OH)&amp;lt;sub&amp;gt;1−2&amp;lt;/sub&amp;gt; ionic clusters. Combined IRPD experiments and AIMD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Lisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (24), pp.244106. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.12-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/24/244106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.SAA.2013.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275064v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent density functional theory molecular dynamics simulation of doubly charged uracil in gas phase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling proton-induced damage on 2-deoxy-D-ribose. Conformational analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodophe Vuilleumier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+                <w:t xml:space="preserve">M. A. Hervé Du Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Rothlisbergert</w:t>
+                <w:t xml:space="preserve">P. López-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Ghose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11534-014-0428-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-014-2221-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982119v1</w:t>
+                <w:t xml:space="preserve">hal-01053090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O–H anharmonic vibrational motions in Cl&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;⋯(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OH)&amp;lt;sub&amp;gt;1−2&amp;lt;/sub&amp;gt; ionic clusters. Combined IRPD experiments and AIMD simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distinguishing isobaric phosphated and sulfated carbohydrates by coupling of mass spectrometry with gas phase vibrational spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janhavi Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.22131-22138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP02898H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.SAA.2013.05.073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02112305v1</w:t>
+                <w:t xml:space="preserve">hal-01407397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling proton-induced damage on 2-deoxy-D-ribose. Conformational analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. P. Gaigeot</w:t>
+                <w:t xml:space="preserve">Ultrafast nonadiabatic fragmentation dynamics of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo López-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefanía Rossich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488, pp.012037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00894-014-2221-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01053090v1</w:t>
+                <w:t xml:space="preserve">hal-01053093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing isobaric phosphated and sulfated carbohydrates by coupling of mass spectrometry with gas phase vibrational spectroscopy.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCMC2 (version 1.1): A Monte Carlo code for multiply-charged clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Simon</w:t>
+                <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chambert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marius Lewerenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (40), pp.22131-22138. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (3), pp.1188-1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP02898H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2013.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407397v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCMC&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; : A Monte Carlo code for multiply-charged clusters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of the OOH radical at steps of the boehmite surface and its inhibition by gallic acid: A theoretical study including DFT-based dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPC.2012.10.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JINORGBIO.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112581v1</w:t>
+                <w:t xml:space="preserve">hal-02112576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast damage following radiation-induced oxidation of uracil in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lopez-Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Alcami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (11), pp.3160 -3163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201208038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the OOH radical at steps of the boehmite surface and its inhibition by gallic acid: A theoretical study including DFT-based dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Lopez</w:t>
+                <w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengsi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JINORGBIO.2013.07.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02112576v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anharmonic vibrations of N–H in Cl&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;N&amp;lt;/em&amp;gt;-methylacetamide)&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;0–2&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cluster ions. Combined IRPD experiments and BOMD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Lisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (39), pp.16736-16745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP52418C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796104v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonic vibrations of N–H in Cl&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;N&amp;lt;/em&amp;gt;-methylacetamide)&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;0–2&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cluster ions. Combined IRPD experiments and BOMD simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan P. Beck</w:t>
+                <w:t xml:space="preserve">Vibrational Sum Frequency Generation Spectroscopy of the Water Liquid–Vapor Interface from Density Functional Theory-Based Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Sprik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James M. Lisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP52418C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.83-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/JZ301858G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112571v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Sum Frequency Generation Spectroscopy of the Water Liquid–Vapor Interface from Density Functional Theory-Based Molecular Dynamics Simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michiel Sprik</w:t>
+                <w:t xml:space="preserve">Dissociation of HCl into Ions on Wet Hydroxylated (0001) α-Quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garold Murdachaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Halonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benny Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (1), pp.83-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/JZ301858G⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 4 (20), pp.3500-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/JZ4017969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112583v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of HCl into Ions on Wet Hydroxylated (0001) α-Quartz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garold Murdachaew</w:t>
+                <w:t xml:space="preserve">Liquid Methanol from DFT and DFT/MM Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Benny Gerber</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole A. Morrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/JZ4017969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.106 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct300784x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112574v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Methanol from DFT and DFT/MM Molecular Dynamics Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Bühl</w:t>
+                <w:t xml:space="preserve">MCMC&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; : A Monte Carlo code for multiply-charged clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole A. Morrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (3), pp.873-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPC.2012.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct300784x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11053,308 +11053,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and stability of charged clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Charge localization in multiply charged clusters and their electrical properties: Some insights into electrospray droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284130⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (18), pp.184503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4705754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733879v1</w:t>
+                <w:t xml:space="preserve">hal-00733877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge localization in multiply charged clusters and their electrical properties: Some insights into electrospray droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Structure and stability of charged clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Heard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyoung Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 (18), pp.184503. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (28), pp.284130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4705754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733877v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast non-adiabatic fragmentation dynamics of doubly charged uracil in gas and liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. López-Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11425,480 +11425,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Induced Dissocia- tion of Protonated Urea with N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : Effects of Rotational Energy on Reactivity and Energy Transfer via Chemical Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Environmental effects on vibrational properties of carotenoids: experiments and calculations on peridinin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2011.07.029⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (47), pp.20954-20964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21985E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643086v1</w:t>
+                <w:t xml:space="preserve">hal-00653378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on vibrational properties of carotenoids: experiments and calculations on peridinin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast nonadiabatic fragmentation dynamics of doubly charged uracil in a gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mezzetti</w:t>
+                <w:t xml:space="preserve">P. Lopez-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Herve' Du Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Chazallon</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (47), pp.20954-20964. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.023202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CP21985E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.023202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653378v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonadiabatic fragmentation dynamics of doubly charged uracil in a gas phase</w:t>
+                <w:t xml:space="preserve">Collision Induced Dissocia- tion of Protonated Urea with N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : Effects of Rotational Energy on Reactivity and Energy Transfer via Chemical Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lopez-Tarifa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Hase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihyung Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 308 (2-3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2011.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.023202⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617471v1</w:t>
+                <w:t xml:space="preserve">hal-00643086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of the ultrafast dissociation of ionised biomolecules immersed in water: Direct and indirect effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lopez-Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11988,51 +11988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of the ultrafast dissociation of core-ionized water and uracil molecules immersed in liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Stia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12134,90 +12134,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory based molecular dynamics study of hydration and electronic properties of aqueous La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (4), pp.044509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12251,90 +12251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyung Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12420,64 +12420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97 (7), pp.339-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12511,51 +12511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics and Room Temperature Vibrational Properties of Deprotonated Phosphorylated Serine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12756,1810 +12756,1810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Density Functional Theory Molecular Dynamics Simulations of Liquid Water Radiolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared spectroscopy in the gas and liquid phase from first principle molecular dynamics simulations - Application to small peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (14), pp.2099-2103. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (19-22), pp.2857-2878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200800177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268970701724974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647036v1</w:t>
+                <w:t xml:space="preserve">hal-00513148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy in the gas and liquid phase from first principle molecular dynamics simulations - Application to small peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvation of Co(III)-Cysteinato complexes in water: A DFT-based molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christope den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268970701724974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (20), pp.6490-6499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075774h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513148v1</w:t>
+                <w:t xml:space="preserve">hal-00281244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of Co(III)-Cysteinato complexes in water: A DFT-based molecular dynamics study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christope den Auwer</w:t>
+                <w:t xml:space="preserve">Time-Dependent Density Functional Theory Molecular Dynamics Simulations of Liquid Water Radiolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Stia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp075774h⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (14), pp.2099-2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200800177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00281244v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Infrared Multiphoton Dissociation Spectroscopy of gas-phase protonated peptides. Experiments and Car-Parrinello Dynamics at 300°K.</w:t>
+                <w:t xml:space="preserve">A multi-scale ab initio theoretical study of the production of free radicals in swift ion tracks in liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+                <w:t xml:space="preserve">M. P Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marinica</w:t>
+                <w:t xml:space="preserve">C. Stia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Schermann</w:t>
+                <w:t xml:space="preserve">M. E Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desfrançois</w:t>
+                <w:t xml:space="preserve">R. Rivarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.3082. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b618094a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/1/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158339v1</w:t>
+                <w:t xml:space="preserve">hal-00126252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale ab initio theoretical study of the production of free radicals in swift ion tracks in liquid water</w:t>
+                <w:t xml:space="preserve">Resonant Infrared Multiphoton Dissociation Spectroscopy of gas-phase protonated peptides. Experiments and Car-Parrinello Dynamics at 300°K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P Gaigeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Vuilleumier</w:t>
+                <w:t xml:space="preserve">G. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stia</w:t>
+                <w:t xml:space="preserve">C. Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E Galassi</w:t>
+                <w:t xml:space="preserve">J.-P. Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rivarola</w:t>
+                <w:t xml:space="preserve">C. Desfrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.3082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/1/001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b618094a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126252v1</w:t>
+                <w:t xml:space="preserve">hal-00158339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t>
+                <w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Gutlé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Bérangère Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cartailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106819v1</w:t>
+                <w:t xml:space="preserve">hal-00068637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Daniel</w:t>
+                <w:t xml:space="preserve">Extracting effective normal modes from equilibrium dynamics at finite temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125, pp.144106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068637v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting effective normal modes from equilibrium dynamics at finite temperature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interdisciplinary approach to investigate the impact of cobalt in a human keratinocyte cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Borgis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1619-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157618v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00129377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to investigate the impact of cobalt in a human keratinocyte cell line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lamouroux</w:t>
+                <w:t xml:space="preserve">A coupled Car-Parrinello molecular dynamics and EXAFS data analysis investigation of aqueous Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sandre</w:t>
+                <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tabarant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Gault</w:t>
+                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (48), pp.13081-13088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp064688z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00129377v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled Car-Parrinello molecular dynamics and EXAFS data analysis investigation of aqueous Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Toward a DFT-based Molecular Dynamics Description of Co(II) Binding in Sulfur-Rich Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guewen Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110 (48), pp.13081-13088. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (17), pp.2040-2050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp064688z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b517688c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137636v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a DFT-based Molecular Dynamics Description of Co(II) Binding in Sulfur-Rich Peptides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ab-initio molecular dynamics of protonated dialanine and comparison to infrared multiphoton dissociation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desfrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (28), pp.8802-8810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp062114o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b517688c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137624v1</w:t>
+                <w:t xml:space="preserve">hal-00157663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio molecular dynamics of protonated dialanine and comparison to infrared multiphoton dissociation experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Generating approximate Wigner distributions using Gaussian phase packets propagation in imaginary time.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marinica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 423, pp.390-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00157663v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating approximate Wigner distributions using Gaussian phase packets propagation in imaginary time.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Marinica</w:t>
+                <w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gutlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (41), pp.11684-11694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopy of N-Methyl-Acetamide revisited by ab initio molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sprik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.772-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14750,77 +14750,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed quantum / classical molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14875,77 +14875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed quantum / classical molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15000,77 +15000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed Quantum/Classical Moleular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15119,273 +15119,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Mass Spectrometry Electrospray Ionization (ESI-MS).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bonhommeau</w:t>
+                <w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Geha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference “Gaseous Ions: Structure, Energetics &amp; Reactions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Galveston, United States</w:t>
+              <w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366915v1</w:t>
+                <w:t xml:space="preserve">hal-00514248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Besson</w:t>
+                <w:t xml:space="preserve">Modelling Mass Spectrometry Electrospray Ionization (ESI-MS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Buchmann</w:t>
+                <w:t xml:space="preserve">Yasmina Geha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference “Gaseous Ions: Structure, Energetics &amp; Reactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514248v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15403,77 +15403,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de dynamique directe pour étudier la dissociation induite par collisions des biomolécule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15528,314 +15528,314 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectra of nucleic acid components (building blocks) : nucleobases and nucleosides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference : Biological molecules in the gas phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bates College, Lewinston (ME), United States</w:t>
+              <w:t xml:space="preserve">24e Journées françaises de spectrométrie de masse (JFSM) Spectrométrie de masse et analyse protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166789v1</w:t>
+                <w:t xml:space="preserve">hal-00174033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectra of nucleic acid components (building blocks) : nucleobases and nucleosides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées françaises de spectrométrie de masse (JFSM) Spectrométrie de masse et analyse protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pau, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference : Biological molecules in the gas phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bates College, Lewinston (ME), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174033v1</w:t>
+                <w:t xml:space="preserve">hal-00166789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale du fucoïdane par spectrométrie de masse avec ionisation par électrospray et différenciation des isomères de fucoses sulfatés par MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15903,103 +15903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentiation des isomeres de position du L-fucose sulfaté par spectrometrie de masse en tandem et couplage à l'electrophorèse capillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France. 2004</w:t>
@@ -16086,64 +16086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Chantitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16216,77 +16216,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenée Cyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Vollmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsevier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116 (5), pp.109-128, 2019, </w:t>
@@ -16337,51 +16337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical methods for vibrational spectroscopy and collision induced dissociation in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas-Phase Spectroscopy for the Structural Characterization of Biological Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -16410,51 +16410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Graph Algorithm for the Analysis of Conformational Dynamics of Molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16462,51 +16462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences and Systems 2015 : 30th International Symposium on Computer and Information Sciences (ISCIS 2015)</w:t>
@@ -16552,64 +16552,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization processes related to irradiation of biological tissue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rivarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16833,51 +16833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolganov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jelle Lagerweij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Habibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulumi Dey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pezzotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gtw7-xc2k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Cimas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abouhaidar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Sana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaigeot Marie-Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wyslouzil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00165F" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souchaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashini Rajpal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00489b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl&#232;ne Aboulfath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A. Pidko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqun Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Brigiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-024-01658-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Kroutil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan P&#345;edota" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Louaas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231540" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Helain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02764g" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Brigiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Limaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chon Ng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Saha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Shin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02605" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leobardo Ba&#241;uelos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Cygan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Deyoreo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.2c00130" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bricage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28072892" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00660" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2162456" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#214;zdamar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Petersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zviagin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boyarkin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c02023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Azimzadeh Sani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pavlopoulos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cignoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00404" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119864" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ruth Galimberti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Alfarano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108568118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Conti Nibali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galimberti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schwaab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Maggiore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galimberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tommasini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjors Bakels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rijs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00547" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Creazzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Sponer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06970D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashish Tuladhar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaka Dewan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline&#160;m. Meijer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Greuell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Porskamp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rouwhorst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00208H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mah&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00211H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02766A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053729" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02571929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lesnicki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Wall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialore Sulpizi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10224" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959976v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hamila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Fujii" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs3040024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ron Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06110B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K. Esser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Knorke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro-Brigiano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R. Asmis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06020G" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nely Rodr&#237;guez Moraga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Tavernelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCA.8B04787" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Izumi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Narita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kamol Ghose" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14225.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110445v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018096" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233;e D. Cyran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Donovan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vollmer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1819000116" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.074" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2GFKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110452v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MIN8070305" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l J. Bakker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Ong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Dey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mah&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2017.02.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110172v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Jaeqx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk M. Rijs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00369B" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110173v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Tabor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP01951C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.7B01257" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria R. Galimberti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Milani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Castiglioni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JCTC.7B00471" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Radice" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tonelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SAA.2017.04.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386209v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n-S&#243;mer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b01135" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065250v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pfeiffer-Laplaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10947" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386215v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias R Fagiani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arald Knorke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Esser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Heine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wolke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05217g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01819" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065252v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01422" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065254v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H. G. Backus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Bonn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Perez-Haro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24287" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lisy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508699m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Miller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bonhommeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Moerland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Gray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037805" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275046v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02854" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Lisy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5008197" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05196g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.09.026" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Rossich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012037" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219471v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Somer Ana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP5076059" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112311v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Gaigeot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sulpizi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/24/240301" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPC.2013.10.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L63WNM6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112308v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Van Mourik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhl" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gaigeot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSTA.2012.0488" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112316v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garold Murdachaew" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Halonen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benny Gerber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02752C" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077289v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01756K" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Oomens" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ANIE.201311189" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ST7810-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652196v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Nicely" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieffert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01275e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/24/244106" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Vuilleumier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisbergert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-014-0428-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan P. Beck" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Lisy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SAA.2013.05.073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053090v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ghose" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeanvoine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gaigeot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2221-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janhavi Joshi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02898H" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPC.2012.10.023" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQJQ8K7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053097v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vano Tavernelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcami" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208038" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2616X00D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112576v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ribeiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JINORGBIO.2013.07.024" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L49DMJC4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112571v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52418C" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Sprik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JZ301858G" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112574v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JZ4017969" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#252;hl" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole A. Morrison" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300784x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733879v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Miller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Heard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284130" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733877v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705754" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908690v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuilleumier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gaigeot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tavernelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102055" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21985E" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617471v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Herve' Du Penhoat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.023202" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486137v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcami" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525102v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Fojon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Herve Du Penhoat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00013-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JJ8SDN5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460813" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528526v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900179d" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373737v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Grandin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075101" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647036v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Stia" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800177" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513148v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701724974" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281244v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope den Auwer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075774h" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2CW2H735-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158339v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinica" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schermann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b618094a" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NV2CGTSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126252v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P Gaigeot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stia" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Galassi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivarola" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/1/001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GC0JD7QP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157618v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129377v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FNJD2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137624v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b517688c" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z03M3N31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157663v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062114o" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ3NS8ZL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157668v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157370v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprik" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct050029z" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006964v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghomi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulombeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641856v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spezia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641853v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640133v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366915v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Geha" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166789v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174033v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069837v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevolot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrascal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Abian" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069117v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983012v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chantitch" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811237911_0011" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572267v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233;e Cyran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2018.05.001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219478v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158242v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Galassi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolganov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pezzotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gtw7-xc2k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Cimas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jelle Lagerweij" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Habibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulumi Dey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqun Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Brigiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-024-01658-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl&#232;ne Aboulfath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A. Pidko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Kroutil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan P&#345;edota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Brigiano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Louaas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231540" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Helain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02764g" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souchaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashini Rajpal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00489b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abouhaidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Sana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaigeot Marie-Pierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wyslouzil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00165F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bricage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28072892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leobardo Ba&#241;uelos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Cygan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Deyoreo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.2c00130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2162456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zviagin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boyarkin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c02023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#214;zdamar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Petersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Limaye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chon Ng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Saha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Shin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00404" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Azimzadeh Sani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pavlopoulos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cignoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ruth Galimberti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00257" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119864" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Alfarano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108568118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Creazzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Sponer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06970D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashish Tuladhar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaka Dewan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13273" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjors Bakels" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rijs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00547" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Maggiore" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galimberti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tommasini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Conti Nibali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galimberti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schwaab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00846" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02766A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053729" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082493v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mah&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00211H" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02571929v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lesnicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Wall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialore Sulpizi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10224" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hamila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Fujii" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs3040024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline&#160;m. Meijer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Greuell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Porskamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rouwhorst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00208H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K. Esser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Knorke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro-Brigiano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R. Asmis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06020G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nely Rodr&#237;guez Moraga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Tavernelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCA.8B04787" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233;e D. Cyran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Donovan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vollmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1819000116" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.074" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2GFKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Izumi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Narita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kamol Ghose" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14225.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MIN8070305" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ron Shen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06110B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l J. Bakker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Dey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Tabor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Ong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mah&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP01951C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Jaeqx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk M. Rijs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00369B" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.7B01257" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110169v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria R. Galimberti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Milani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Castiglioni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JCTC.7B00471" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110167v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Radice" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tonelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SAA.2017.04.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2017.02.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias R Fagiani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arald Knorke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Esser" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Heine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wolke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05217g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pfeiffer-Laplaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01819" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01422" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H. G. Backus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Bonn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Perez-Haro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24287" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386209v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n-S&#243;mer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b01135" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10947" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lisy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508699m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Miller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bonhommeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Moerland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Gray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037805" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219481v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Lisy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5008197" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271323v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05196g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275046v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02854" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219471v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Somer Ana" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP5076059" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112311v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Gaigeot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sulpizi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/24/240301" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPC.2013.10.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L63WNM6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Van Mourik" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhl" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gaigeot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSTA.2012.0488" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112316v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garold Murdachaew" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Halonen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benny Gerber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02752C" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01756K" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Oomens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ANIE.201311189" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ST7810-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Nicely" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieffert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01275e" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/24/244106" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982119v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Vuilleumier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisbergert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-014-0428-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan P. Beck" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Lisy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SAA.2013.05.073" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053090v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ghose" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeanvoine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gaigeot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2221-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407397v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janhavi Joshi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02898H" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Rossich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078652v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.09.026" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112576v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ribeiro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JINORGBIO.2013.07.024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L49DMJC4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053097v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vano Tavernelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcami" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208038" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2616X00D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112571v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52418C" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112583v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Sprik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JZ301858G" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112574v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JZ4017969" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652828v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#252;hl" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole A. Morrison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300784x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112581v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPC.2012.10.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQJQ8K7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733877v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705754" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733879v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Miller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Heard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284130" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908690v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuilleumier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gaigeot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tavernelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102055" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653378v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21985E" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617471v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Herve' Du Penhoat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.023202" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486137v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcami" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525102v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Fojon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Herve Du Penhoat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00013-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JJ8SDN5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460813" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528526v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900179d" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373737v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Grandin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075101" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513148v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701724974" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281244v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope den Auwer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075774h" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2CW2H735-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647036v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Stia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800177" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126252v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P Gaigeot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Galassi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivarola" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/1/001" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GC0JD7QP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158339v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinica" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schermann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b618094a" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NV2CGTSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157618v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129377v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FNJD2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137624v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b517688c" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z03M3N31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157663v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062114o" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ3NS8ZL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157668v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157370v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprik" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct050029z" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006964v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghomi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulombeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641856v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spezia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641853v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640133v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366915v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Geha" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174033v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166789v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069837v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevolot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrascal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Abian" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069117v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983012v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chantitch" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811237911_0011" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572267v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233;e Cyran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2018.05.001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219478v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158242v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Galassi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>