--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -248,2887 +248,2887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge pattern: Impact on vibrational spectroscopy and physics of charged interfaces</w:t>
+                <w:t xml:space="preserve">From Grotthuss Transfer to Conductivity: Machine Learning Molecular Dynamics of Aqueous KOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanlin Chen</w:t>
+                <w:t xml:space="preserve">V. Jelle Lagerweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsa Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulumi Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/gtw7-xc2k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (24), pp.6093-6099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421347v1</w:t>
+                <w:t xml:space="preserve">hal-05333708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Speciation of α-Al 2 O 3 (11̅02) in Contact with Liquid Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surface charge pattern: Impact on vibrational spectroscopy and physics of charged interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Álvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08714⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.033207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gtw7-xc2k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336374v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge pattern: Impact on vibrational spectroscopy and physics of charged interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanlin Chen</w:t>
+                <w:t xml:space="preserve">Surface Speciation of α-Al 2 O 3 (11̅02) in Contact with Liquid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/gtw7-xc2k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (12), pp.5990-6002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336379v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Grotthuss Transfer to Conductivity: Machine Learning Molecular Dynamics of Aqueous KOH</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Poulumi Dey</w:t>
+                <w:t xml:space="preserve">Surface charge pattern: Impact on vibrational spectroscopy and physics of charged interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.033207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gtw7-xc2k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c03199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05333708v1</w:t>
+                <w:t xml:space="preserve">hal-05336379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional structural evolution of an oxide surface in water unveiled by in situ sum-frequency spectroscopy</w:t>
+                <w:t xml:space="preserve">Ultrafast fragmentation of highly-excited doubly-ionized deoxyribose: role of the liquid water environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqun Li</w:t>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Brigiano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+                <w:t xml:space="preserve">Alexandre Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wanlin Chen</w:t>
+                <w:t xml:space="preserve">Aashini Rajpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-024-01658-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15693-15704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00489b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829586v1</w:t>
+                <w:t xml:space="preserve">hal-04690728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological graphs: a review of some of our achievements and perspectives in physical chemistry and homogeneous catalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Aqueous Alcohol Freezing : new theoretical tools from graph theory to extract molecular processes in MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+                <w:t xml:space="preserve">Rawan Abouhaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hashemi</w:t>
+                <w:t xml:space="preserve">Bougueroua Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny A. Pidko</w:t>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaigeot Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wyslouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.317⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.396-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00165F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04829519v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting of a Dynamically Patterned Surface Is a Time-Dependent Matter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topological graphs: a review of some of our achievements and perspectives in physical chemistry and homogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny A. Pidko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05163⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (S5), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05421419v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Graphs of Polymorphic Cycles for H-Bonded Network Identification in Flexible Biomolecules</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unconventional structural evolution of an oxide surface in water unveiled by in situ sum-frequency spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01031⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-024-01658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683931v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional structural evolution of an oxide surface in water unveiled by in situ sum-frequency spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wetting of a Dynamically Patterned Surface Is a Time-Dependent Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Kroutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Předota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-024-01658-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (48), pp.11914 - 11923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c05163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421409v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified method for theoretical sum frequency generation spectroscopy calculation and interpretation: The “pop model”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+                <w:t xml:space="preserve">Time-Resolved Graphs of Polymorphic Cycles for H-Bonded Network Identification in Flexible Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0231540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.1019-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829557v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting graph theory in MD simulations for extracting chemical and physical properties of materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+                <w:t xml:space="preserve">Unconventional structural evolution of an oxide surface in water unveiled by in situ sum-frequency spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio S Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp02764g⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.198-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-024-01658-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829670v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast fragmentation of highly-excited doubly-ionized deoxyribose: role of the liquid water environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+                <w:t xml:space="preserve">A simplified method for theoretical sum frequency generation spectroscopy calculation and interpretation: The “pop model”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Louaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0231540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp00489b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04690728v1</w:t>
+                <w:t xml:space="preserve">hal-04829557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Aqueous Alcohol Freezing : new theoretical tools from graph theory to extract molecular processes in MD simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Duflot</w:t>
+                <w:t xml:space="preserve">Exploiting graph theory in MD simulations for extracting chemical and physical properties of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaigeot Marie-Pierre</w:t>
+                <w:t xml:space="preserve">Chloé Helain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Wyslouzil</w:t>
+                <w:t xml:space="preserve">Coralie Zens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 258, pp.396-418. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4FD00165F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02764g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761917v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Graph Theory, Reinforcement Learning and Game Theory in MD Simulations: From 3D Structures to Topological 2D-Molecular Graphs (2D-MolGraphs) and Vice Versa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-Harmonic Generation Provides Insight into the Screening Response of the Liquid Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bricage</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamal Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Limaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka Chon Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankur Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sucheol Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28072892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (30), pp.14949-14961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122841v1</w:t>
+                <w:t xml:space="preserve">hal-04748045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide– and Silicate–Water Interfaces and Their Roles in Technology and the Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HiREX: High-Throughput Reactivity Exploration for Extended Databases of Transition-Metal Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Pidko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.2c00130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232987v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiREX: High-Throughput Reactivity Exploration for Extended Databases of Transition-Metal Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmic Graph Theory, Reinforcement Learning and Game Theory in MD Simulations: From 3D Structures to Topological 2D-Molecular Graphs (2D-MolGraphs) and Vice Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Pidko</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bricage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.2892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28072892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233008v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic graph theory for post-processing molecular dynamics trajectories</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxide– and Silicate–Water Interfaces and Their Roles in Technology and the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Leobardo Bañuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Borguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall Cygan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Deyoreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2162456⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (10), pp.6413-6544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.2c00130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232973v1</w:t>
+                <w:t xml:space="preserve">hal-04232987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt Bridge Structure of Microhydrated Arginine Kinetically Trapped in the Gas Phase by Evaporative Cooling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+                <w:t xml:space="preserve">Algorithmic graph theory for post-processing molecular dynamics trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Boyarkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c02023⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2162456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233014v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Trail of Molecular Hydrophilicity and Hydrophobicity at Aqueous Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Özdamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Louaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (5), pp.1301-1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Harmonic Generation Provides Insight into the Screening Response of the Liquid Water Interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salt Bridge Structure of Microhydrated Arginine Kinetically Trapped in the Gas Phase by Evaporative Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankur Saha</w:t>
+                <w:t xml:space="preserve">Andrei Zviagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucheol Shin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleg Boyarkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (30), pp.14949-14961. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (22), pp.4832-4837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.3c02023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748045v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNeGate: A Reaction Network Graph-Theoretical Tool for Automated Mechanistic Studies in Computational Homogeneous Catalysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unexpectedly High Capacitance of the Metal Nanoparticle/Water Interface: Molecular‐Level Insights into the Electrical Double Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnaz Azimzadeh Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00404⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202112679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983024v1</w:t>
+                <w:t xml:space="preserve">hal-03641571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpectedly High Capacitance of the Metal Nanoparticle/Water Interface: Molecular‐Level Insights into the Electrical Double Layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ReNeGate: A Reaction Network Graph-Theoretical Tool for Automated Mechanistic Studies in Computational Homogeneous Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Pidko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (12), pp.7470-7482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202112679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641571v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Fingerprints of Hydrophobicity at Aqueous Interfaces from Theory and Vibrational Spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Serva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stripping away ion hydration shells in electrical double-layer formation: Water networks matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Alfarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,7630 +3385,7630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced conductivity of water at the electrified air–water interface: a DFT-MD characterization</w:t>
+                <w:t xml:space="preserve">Wrapping Up Hydrophobic Hydration: Locality Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Creazzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Serva</w:t>
+                <w:t xml:space="preserve">V. Conti Nibali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jirí Sponer</w:t>
+                <w:t xml:space="preserve">S. Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schwaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP06970D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.4809-4816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568032v1</w:t>
+                <w:t xml:space="preserve">hal-02959973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions Tune Interfacial Water Structure and Modulate Hydrophobic Interactions at Silica Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phase-Sensitive Vibrational SFG Spectra from Simple Classical Force Field Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Kroutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Předota</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (28), pp.15253-15263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b13273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02568039v1</w:t>
+                <w:t xml:space="preserve">hal-02959974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Infrared Spectroscopy of Neutral Peptides: Insights from the Far-IR and THz Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sjors Bakels</w:t>
+                <w:t xml:space="preserve">The contribution of surfaces to the Raman spectrum of snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Maggiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tommasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouk Rijs</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00547⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 515, pp.146029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959958v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of surfaces to the Raman spectrum of snow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Tommasini</w:t>
+                <w:t xml:space="preserve">Gas-Phase Infrared Spectroscopy of Neutral Peptides: Insights from the Far-IR and THz Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjors Bakels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ossi</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Rijs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (7), pp.3233-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959965v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Sensitive Vibrational SFG Spectra from Simple Classical Force Field Molecular Dynamics Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhanced conductivity of water at the electrified air–water interface: a DFT-MD characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Creazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirí Sponer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06970D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02959974v1</w:t>
+                <w:t xml:space="preserve">hal-02568032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapping Up Hydrophobic Hydration: Locality Matters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ions Tune Interfacial Water Structure and Modulate Hydrophobic Interactions at Silica Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galimberti</w:t>
+                <w:t xml:space="preserve">Aashish Tuladhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Schwaab</w:t>
+                <w:t xml:space="preserve">Shalaka Dewan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Creazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (12), pp.4809-4816. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (15), pp.6991-7000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b13273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959973v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of BIL-SFG and DL-SFG spectroscopic signals reveals order/disorder of water at the elusive aqueous silica interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions of aggregating peptides probed by IR-UV action spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjors Bakels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline m. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Greuell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Porskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Rouwhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP02766A⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.322-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00208H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572341v1</w:t>
+                <w:t xml:space="preserve">hal-02572234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT-MD of the (110)-Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; cobalt oxide semiconductor in contact with liquid water, preliminary chemical and physical insights into the electrochemical environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conformational assignment of gas phase peptides and their H-Bonded complexes using far-IR/THz: IR- UV ion dip experiment, DFT-MD spectroscopy, and Graph Theory for modes assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Rijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5053729⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217 (67-97), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00211H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104556v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational assignment of gas phase peptides and their H-Bonded complexes using far-IR/THz: IR- UV ion dip experiment, DFT-MD spectroscopy, and Graph Theory for modes assignment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deconvolution of BIL-SFG and DL-SFG spectroscopic signals reveals order/disorder of water at the elusive aqueous silica interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00211H⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (40), pp.22188-22202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP02766A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082493v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interactions between Gas-Phase Pyruvic Acid and Hydroxylated Silica Surfaces: A Combined Experimental and Theoretical Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristin Wall</w:t>
+                <w:t xml:space="preserve">DFT-MD of the (110)-Co&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; cobalt oxide semiconductor in contact with liquid water, preliminary chemical and physical insights into the electrochemical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Creazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (5), pp.983-991. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (4), pp.041721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5053729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571929v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Molecular Dynamics Simulations to Interpret the Molecular Fragmentation Induced in Deoxyribose by Synchrotron Soft X-Rays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous Interactions between Gas-Phase Pyruvic Acid and Hydroxylated Silica Surfaces: A Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Hamila</w:t>
+                <w:t xml:space="preserve">Yuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Lesnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Fujii</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Beam Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/qubs3040024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (5), pp.983-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b10224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959976v1</w:t>
+                <w:t xml:space="preserve">hal-02571929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of aggregating peptides probed by IR-UV action spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mart Greuell</w:t>
+                <w:t xml:space="preserve">Ab Initio Molecular Dynamics Simulations to Interpret the Molecular Fragmentation Induced in Deoxyribose by Synchrotron Soft X-Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan Porskamp</w:t>
+                <w:t xml:space="preserve">Anis Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Rouwhorst</w:t>
+                <w:t xml:space="preserve">Kentaro Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 217, pp.322-341. </w:t>
+              <w:t xml:space="preserve">Quantum Beam Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8FD00208H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/qubs3040024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572234v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of argon and D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; tagging on the hydrogen bond network in Cs&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;; kinetic trapping below 40 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural definition of the BIL and DL: a new universal methodology to rationalize non-linear &amp;lt;em&amp;gt;χ&amp;lt;/em&amp;gt;&amp;lt;sup&amp;gt;(2)&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;ω&amp;lt;/em&amp;gt;) SFG signals at charged interfaces, including &amp;lt;em&amp;gt;χ&amp;lt;/em&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;ω&amp;lt;/em&amp;gt;) contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim K. Esser</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Ron Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (45), pp.28476-28486. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06020G⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.5190-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06110B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110442v1</w:t>
+                <w:t xml:space="preserve">hal-02110441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Collision on Deoxyribose Originating from Doubly Ionized Water Molecule Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+                <w:t xml:space="preserve">Roles of Hydration for Inducing Decomposition of 2-Deoxy- d -ribose by Ionization of Oxygen K -Shell Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudai Izumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayumi Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kamol Ghose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nely Rodríguez Moraga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+                <w:t xml:space="preserve">Pablo Lopez-Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCA.8B04787⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189 (3), pp.264-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14225.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110437v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrophobicity at a macroscopically hydrophilic surface</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">2D-HB-Network at the air-water interface: A structural and dynamical characterization by means of ab initio and classical molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/PNAS.1819000116⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (17), pp.174701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5018096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110446v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ab-initio and classical molecular dynamics simulations to unravel the structure of the 2D-HB-network at the air-water interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+                <w:t xml:space="preserve">Influence of argon and D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; tagging on the hydrogen bond network in Cs&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;; kinetic trapping below 40 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim K. Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Knorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro-Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut R. Asmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1165, pp.71-78. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (45), pp.28476-28486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.03.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06020G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02082460v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Hydration for Inducing Decomposition of 2-Deoxy- d -ribose by Ionization of Oxygen K -Shell Electrons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Fujii</w:t>
+                <w:t xml:space="preserve">Proton Collision on Deoxyribose Originating from Doubly Ionized Water Molecule Dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nely Rodríguez Moraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yudai Izumi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pablo Lopez-Tarifa</w:t>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR14225.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (24), pp.5311-5320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCA.8B04787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104384v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-HB-Network at the air-water interface: A structural and dynamical characterization by means of ab initio and classical molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular hydrophobicity at a macroscopically hydrophilic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenée D. Cyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 148 (17), pp.174701. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (5), pp.1520-1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5018096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/PNAS.1819000116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110445v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the Diffuse Layer (DL) Reveals in Non-Linear SFG Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combining ab-initio and classical molecular dynamics simulations to unravel the structure of the 2D-HB-network at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Serva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Shen</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1165, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/MIN8070305⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110452v1</w:t>
+                <w:t xml:space="preserve">hal-02082460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theory for automatic structural recognition in molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What the Diffuse Layer (DL) Reveals in Non-Linear SFG Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bougueroua</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5045818⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (7), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/MIN8070305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967341v1</w:t>
+                <w:t xml:space="preserve">hal-02110452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural definition of the BIL and DL: a new universal methodology to rationalize non-linear &amp;lt;em&amp;gt;χ&amp;lt;/em&amp;gt;&amp;lt;sup&amp;gt;(2)&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;ω&amp;lt;/em&amp;gt;) SFG signals at charged interfaces, including &amp;lt;em&amp;gt;χ&amp;lt;/em&amp;gt;&amp;lt;sup&amp;gt;(3)&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;ω&amp;lt;/em&amp;gt;) contributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+                <w:t xml:space="preserve">Graph theory for automatic structural recognition in molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ron Shen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Quessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (7), pp.5190-5199. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (18), pp.184102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP06110B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5045818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110441v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprints of inter- and intramolecular hydrogen bonding in saligenin–water clusters revealed by mid- and far-infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Anharmonic, dynamic and functional level effects in far-infrared spectroscopy: Phenol derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël J. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qin Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arghya Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Ong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP01951C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 342, pp.4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMS.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110173v1</w:t>
+                <w:t xml:space="preserve">hal-02110165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping gas phase dipeptide motions in the far-infrared and terahertz domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Fingerprints of inter- and intramolecular hydrogen bonding in saligenin–water clusters revealed by mid- and far-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël J. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghya Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Tabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (21), pp.13778-13787. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP00369B⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (31), pp.20343-20356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP01951C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110172v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D H-Bond Network as the Topmost Skin to the Air–Water Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+                <w:t xml:space="preserve">Mapping gas phase dipeptide motions in the far-infrared and terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël J. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Jaeqx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk M. Rijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (13), pp.3133-3141. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (21), pp.13778-13787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACS.JPCLETT.7B01257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP00369B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110171v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Static and Dynamical Approaches for Infrared Spectra Calculations of Gas Phase Molecules and Clusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chiara Castiglioni</w:t>
+                <w:t xml:space="preserve">2D H-Bond Network as the Topmost Skin to the Air–Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.JCTC.7B00471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (13), pp.3133-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JPCLETT.7B01257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110169v1</w:t>
+                <w:t xml:space="preserve">hal-02110171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Static&amp;lt;/em&amp;gt; vs &amp;lt;em&amp;gt;dynamic&amp;lt;/em&amp;gt; DFT prediction of IR spectra of flexible molecules in the condensed phase: The (ClCF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CF(CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)OCF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) liquid as a test case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Combining Static and Dynamical Approaches for Infrared Spectra Calculations of Gas Phase Molecules and Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria R. Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tommasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.SAA.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.3802-3813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.JCTC.7B00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110167v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonic, dynamic and functional level effects in far-infrared spectroscopy: Phenol derivatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mahé</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Static&amp;lt;/em&amp;gt; vs &amp;lt;em&amp;gt;dynamic&amp;lt;/em&amp;gt; DFT prediction of IR spectra of flexible molecules in the condensed phase: The (ClCF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CF(CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)OCF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) liquid as a test case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Ruth Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Radice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 342, pp.4-16. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183, pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JMS.2017.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.SAA.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110165v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Phase Vibrational Spectroscopy of the Protonated Water Pentamer : The Role of Isomers and Nuclear Quantum Effects</w:t>
+                <w:t xml:space="preserve">Post Transition State Dynamics in Gas Phase Reactivity : The Importance of Bifurcations and Rotational Activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias R Fagiani</w:t>
+                <w:t xml:space="preserve">Ana Martín-Sómer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arald Knorke</w:t>
+                <w:t xml:space="preserve">Manuel Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Esser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William L. Hase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp05217g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.974-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b01135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386215v1</w:t>
+                <w:t xml:space="preserve">hal-01386209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolytes at the Hydroxylated (0001) α-Quartz/Water Interface: Location and Structural Effects on Interfacial Silanols by DFT-Based MD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Adsorption of Singly Charged Ions at the Hydroxylated (0001) α-Quartz/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (26), pp.14034-14047. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01819⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (9), pp.4866-4880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065251v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p&amp;lt;i&amp;gt;K&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;a&amp;lt;/sub&amp;gt; at Quartz/Electrolyte Interfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gas Phase Vibrational Spectroscopy of the Protonated Water Pentamer : The Role of Isomers and Nuclear Quantum Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias R Fagiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arald Knorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Wolke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01422⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (38), pp.26743-26754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp05217g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065252v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water orientation and hydrogen-bond structure at the fluorite/water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">María-José Perez-Haro</w:t>
+                <w:t xml:space="preserve">Electrolytes at the Hydroxylated (0001) α-Quartz/Water Interface: Location and Structural Effects on Interfacial Silanols by DFT-Based MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep24287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (26), pp.14034-14047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065254v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post Transition State Dynamics in Gas Phase Reactivity : The Importance of Bifurcations and Rotational Activation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William L. Hase</w:t>
+                <w:t xml:space="preserve">p&amp;lt;i&amp;gt;K&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;a&amp;lt;/sub&amp;gt; at Quartz/Electrolyte Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b01135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (16), pp.3229-3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386209v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Singly Charged Ions at the Hydroxylated (0001) α-Quartz/Water Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
+                <w:t xml:space="preserve">Water orientation and hydrogen-bond structure at the fluorite/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen H. G. Backus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Perez-Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (9), pp.4866-4880. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.24287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep24287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065250v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Predissociation Vibrational Spectroscopy of Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;3–4&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt; Reanalyzed Using Density Functional Theory Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bimodal Acidity at the Amorphous Silica/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pfeiffer-Laplaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brites</w:t>
+                <w:t xml:space="preserve">Dominique Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Lisy</w:t>
+                <w:t xml:space="preserve">Frederik Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (11), pp.2468-2474. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (49), pp.27354-27362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp508699m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065099v1</w:t>
+                <w:t xml:space="preserve">hal-01275046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and thermodynamics of decay in charged clusters</w:t>
+                <w:t xml:space="preserve">Infrared Predissociation Vibrational Spectroscopy of Li&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;3–4&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt; Reanalyzed Using Density Functional Theory Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A. Miller</w:t>
+                <w:t xml:space="preserve">Vincent Brites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Bonhommeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah J. Gray</w:t>
+                <w:t xml:space="preserve">J. M. Lisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (11), pp.2468-2474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508699m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065100v1</w:t>
+                <w:t xml:space="preserve">hal-02065099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalking Higher Energy Conformers on the Potential Energy Surface of Charged Species.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+                <w:t xml:space="preserve">Dynamics and thermodynamics of decay in charged clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
+                <w:t xml:space="preserve">Christian P. Moerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T. Lisy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah J. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (3), pp.871-883. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (17-18), pp.2428-2434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct5008197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2015.1037805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219481v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the fragmentation of core-ionised deoxyribose: a study as a function of the tautomeric form</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Fujii</w:t>
+                <w:t xml:space="preserve">Stalking Higher Energy Conformers on the Potential Energy Surface of Charged Species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Lisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp05196g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.871-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct5008197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271323v1</w:t>
+                <w:t xml:space="preserve">hal-01219481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal Acidity at the Amorphous Silica/Water Interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederik Tielens</w:t>
+                <w:t xml:space="preserve">Investigation of the fragmentation of core-ionised deoxyribose: a study as a function of the tautomeric form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kamol Ghose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (49), pp.27354-27362. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (48), pp.32375-32383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cp05196g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275046v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular Fragmentation Induced By Low Energy Collision: Statistically Or Dynamically Driven?</w:t>
+                <w:t xml:space="preserve">Ultrafast nonadiabatic fragmentation dynamics of biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin-Somer Ana</w:t>
+                <w:t xml:space="preserve">Pablo López-Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Yanez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefanía Rossich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/JP5076059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488, pp.012037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219471v1</w:t>
+                <w:t xml:space="preserve">hal-01053093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–solid interfaces: structure and dynamics from spectroscopy and simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCMC2 (version 1.1): A Monte Carlo code for multiply-charged clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sulpizi</w:t>
+                <w:t xml:space="preserve">David Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Lewerenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/24/240301⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (3), pp.1188-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2013.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112311v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDMC&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;: A molecular dynamics code for investigating the fragmentation dynamics of multiply charged clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+                <w:t xml:space="preserve">Density functional theory across chemistry, physics and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Van Mourik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372 (2011), pp.2012.0488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/RSTA.2012.0488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CPC.2013.10.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02112306v1</w:t>
+                <w:t xml:space="preserve">hal-02112308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory across chemistry, physics and biology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+                <w:t xml:space="preserve">Unimolecular Fragmentation Induced By Low Energy Collision: Statistically Or Dynamically Driven?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Somer Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/RSTA.2012.0488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (46), pp.10882-10893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/JP5076059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112308v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and second deprotonation of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; on wet hydroxylated (0001) α-quartz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid–solid interfaces: structure and dynamics from spectroscopy and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benny Gerber</w:t>
+                <w:t xml:space="preserve">M-P Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sulpizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP02752C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (24), pp.240301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/24/240301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112316v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RRKM study and DFT assessment on gas-phase fragmentation of Formamide-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M=Ca, Sr)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin-Somer Ana</w:t>
+                <w:t xml:space="preserve">MDMC&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;: A molecular dynamics code for investigating the fragmentation dynamics of multiply charged clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (2), pp.684-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPC.2013.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP01756K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01077289v1</w:t>
+                <w:t xml:space="preserve">hal-02112306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Peptide Structures Unraveled by Far-IR Spectroscopy: Combining IR-UV Ion-Dip Experiments with Born-Oppenheimer Molecular Dynamics Simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+                <w:t xml:space="preserve">First and second deprotonation of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; on wet hydroxylated (0001) α-quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garold Murdachaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anouk M. Rijs</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Halonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benny Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.22287-22298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP02752C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ANIE.201311189⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02112310v1</w:t>
+                <w:t xml:space="preserve">hal-02112316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy conformers of M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(APE)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;0–1&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;0–1&amp;lt;/sub&amp;gt; clusters revealed by combined IR-PD and DFT-MD anharmonic vibrational spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. M. Lisy</w:t>
+                <w:t xml:space="preserve">A RRKM study and DFT assessment on gas-phase fragmentation of Formamide-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M=Ca, Sr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Somer Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Yanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (26), pp.13086-13095. </w:t>
+              <w:t xml:space="preserve">, 2014, 16 (28), pp.14813-14825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp01275e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP01756K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652196v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amorphous silica-liquid water interface studied by ab initio molecular dynamics (AIMD): local organization in global disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Gas-Phase Peptide Structures Unraveled by Far-IR Spectroscopy: Combining IR-UV Ion-Dip Experiments with Born-Oppenheimer Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Jaeqx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Oomens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Costa</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk M. Rijs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/24/244106⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (14), pp.3663-3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ANIE.201311189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275064v1</w:t>
+                <w:t xml:space="preserve">hal-02112310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent density functional theory molecular dynamics simulation of doubly charged uracil in gas phase</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High energy conformers of M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;(APE)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;0–1&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;0–1&amp;lt;/sub&amp;gt; clusters revealed by combined IR-PD and DFT-MD anharmonic vibrational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Rothlisbergert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Brites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Nicely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Lisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11534-014-0428-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (26), pp.13086-13095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp01275e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982119v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O–H anharmonic vibrational motions in Cl&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;⋯(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OH)&amp;lt;sub&amp;gt;1−2&amp;lt;/sub&amp;gt; ionic clusters. Combined IRPD experiments and AIMD simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The amorphous silica-liquid water interface studied by ab initio molecular dynamics (AIMD): local organization in global disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James M. Lisy</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119, pp.12-17. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (24), pp.244106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.SAA.2013.05.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/24/244106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112305v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling proton-induced damage on 2-deoxy-D-ribose. Conformational analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent density functional theory molecular dynamics simulation of doubly charged uracil in gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo López-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Hervé Du Penhoat</w:t>
+                <w:t xml:space="preserve">Rodophe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. López-Tarifa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. P. Gaigeot</w:t>
+                <w:t xml:space="preserve">Ursula Rothlisbergert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00894-014-2221-9⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11534-014-0428-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053090v1</w:t>
+                <w:t xml:space="preserve">hal-00982119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing isobaric phosphated and sulfated carbohydrates by coupling of mass spectrometry with gas phase vibrational spectroscopy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O–H anharmonic vibrational motions in Cl&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;⋯(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;OH)&amp;lt;sub&amp;gt;1−2&amp;lt;/sub&amp;gt; ionic clusters. Combined IRPD experiments and AIMD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Lisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP02898H⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.SAA.2013.05.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407397v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonadiabatic fragmentation dynamics of biomolecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+                <w:t xml:space="preserve">Modeling proton-induced damage on 2-deoxy-D-ribose. Conformational analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. López-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Ghose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-014-2221-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053093v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCMC2 (version 1.1): A Monte Carlo code for multiply-charged clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinguishing isobaric phosphated and sulfated carbohydrates by coupling of mass spectrometry with gas phase vibrational spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janhavi Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bonhommeau</w:t>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Lewerenz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 185 (3), pp.1188-1191. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.22131-22138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2013.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP02898H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078652v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the OOH radical at steps of the boehmite surface and its inhibition by gallic acid: A theoretical study including DFT-based dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCMC&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; : A Monte Carlo code for multiply-charged clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JINORGBIO.2013.07.024⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (3), pp.873-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPC.2012.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112576v1</w:t>
+                <w:t xml:space="preserve">hal-02112581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast damage following radiation-induced oxidation of uracil in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lopez-Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vano Tavernelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Alcami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (11), pp.3160 -3163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201208038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
+                <w:t xml:space="preserve">Formation of the OOH radical at steps of the boehmite surface and its inhibition by gallic acid: A theoretical study including DFT-based dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JINORGBIO.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796104v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonic vibrations of N–H in Cl&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;N&amp;lt;/em&amp;gt;-methylacetamide)&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;0–2&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cluster ions. Combined IRPD experiments and BOMD simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengsi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP52418C⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112571v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Sum Frequency Generation Spectroscopy of the Water Liquid–Vapor Interface from Density Functional Theory-Based Molecular Dynamics Simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michiel Sprik</w:t>
+                <w:t xml:space="preserve">Anharmonic vibrations of N–H in Cl&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt;(&amp;lt;em&amp;gt;N&amp;lt;/em&amp;gt;-methylacetamide)&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;0–2&amp;lt;/sub&amp;gt;Ar&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cluster ions. Combined IRPD experiments and BOMD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan P. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Lisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/JZ301858G⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (39), pp.16736-16745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP52418C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112583v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation of HCl into Ions on Wet Hydroxylated (0001) α-Quartz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garold Murdachaew</w:t>
+                <w:t xml:space="preserve">Vibrational Sum Frequency Generation Spectroscopy of the Water Liquid–Vapor Interface from Density Functional Theory-Based Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialore Sulpizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Sprik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Benny Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (20), pp.3500-3507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/JZ4017969⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.83-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/JZ301858G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112574v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Methanol from DFT and DFT/MM Molecular Dynamics Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Bühl</w:t>
+                <w:t xml:space="preserve">Dissociation of HCl into Ions on Wet Hydroxylated (0001) α-Quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garold Murdachaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole A. Morrison</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Halonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benny Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct300784x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (20), pp.3500-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/JZ4017969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652828v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCMC&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; : A Monte Carlo code for multiply-charged clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David A. Bonhommeau</w:t>
+                <w:t xml:space="preserve">Liquid Methanol from DFT and DFT/MM Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole A. Morrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPC.2012.10.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.106 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct300784x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02112581v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyung Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11059,64 +11059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge localization in multiply charged clusters and their electrical properties: Some insights into electrospray droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11176,90 +11176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and stability of charged clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Heard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyoung Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (28), pp.284130. </w:t>
@@ -11297,64 +11297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast non-adiabatic fragmentation dynamics of doubly charged uracil in gas and liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. López-Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11425,480 +11425,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on vibrational properties of carotenoids: experiments and calculations on peridinin</w:t>
+                <w:t xml:space="preserve">Collision Induced Dissocia- tion of Protonated Urea with N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : Effects of Rotational Energy on Reactivity and Energy Transfer via Chemical Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bovi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Hase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kihyung Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP21985E⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 308 (2-3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2011.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653378v1</w:t>
+                <w:t xml:space="preserve">hal-00643086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonadiabatic fragmentation dynamics of doubly charged uracil in a gas phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental effects on vibrational properties of carotenoids: experiments and calculations on peridinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lopez-Tarifa</w:t>
+                <w:t xml:space="preserve">A. Mezzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Herve' Du Penhoat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Tavernelli</w:t>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (2), pp.023202. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (47), pp.20954-20964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.023202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21985E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617471v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Induced Dissocia- tion of Protonated Urea with N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : Effects of Rotational Energy on Reactivity and Energy Transfer via Chemical Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Ultrafast nonadiabatic fragmentation dynamics of doubly charged uracil in a gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Lopez-Tarifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Herve' Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tavernelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2011.07.029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.023202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.023202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643086v1</w:t>
+                <w:t xml:space="preserve">hal-00617471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of the ultrafast dissociation of ionised biomolecules immersed in water: Direct and indirect effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lopez-Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11988,51 +11988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of the ultrafast dissociation of core-ionized water and uracil molecules immersed in liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Stia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12134,90 +12134,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory based molecular dynamics study of hydration and electronic properties of aqueous La&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (4), pp.044509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12251,90 +12251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kihyung Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12420,64 +12420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97 (7), pp.339-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12511,51 +12511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics and Room Temperature Vibrational Properties of Deprotonated Phosphorylated Serine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12756,1810 +12756,1810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy in the gas and liquid phase from first principle molecular dynamics simulations - Application to small peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Dependent Density Functional Theory Molecular Dynamics Simulations of Liquid Water Radiolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Martinez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Stia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (19-22), pp.2857-2878. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (14), pp.2099-2103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970701724974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200800177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513148v1</w:t>
+                <w:t xml:space="preserve">hal-00647036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of Co(III)-Cysteinato complexes in water: A DFT-based molecular dynamics study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+                <w:t xml:space="preserve">Infrared spectroscopy in the gas and liquid phase from first principle molecular dynamics simulations - Application to small peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bresson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp075774h⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (19-22), pp.2857-2878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970701724974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281244v1</w:t>
+                <w:t xml:space="preserve">hal-00513148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Density Functional Theory Molecular Dynamics Simulations of Liquid Water Radiolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivano Tavernelli</w:t>
+                <w:t xml:space="preserve">Solvation of Co(III)-Cysteinato complexes in water: A DFT-based molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christope den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (20), pp.6490-6499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075774h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200800177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale ab initio theoretical study of the production of free radicals in swift ion tracks in liquid water</w:t>
+                <w:t xml:space="preserve">Resonant Infrared Multiphoton Dissociation Spectroscopy of gas-phase protonated peptides. Experiments and Car-Parrinello Dynamics at 300°K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P Gaigeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Vuilleumier</w:t>
+                <w:t xml:space="preserve">G. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stia</w:t>
+                <w:t xml:space="preserve">C. Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E Galassi</w:t>
+                <w:t xml:space="preserve">J.-P. Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rivarola</w:t>
+                <w:t xml:space="preserve">C. Desfrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.3082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/1/001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b618094a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126252v1</w:t>
+                <w:t xml:space="preserve">hal-00158339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Infrared Multiphoton Dissociation Spectroscopy of gas-phase protonated peptides. Experiments and Car-Parrinello Dynamics at 300°K.</w:t>
+                <w:t xml:space="preserve">A multi-scale ab initio theoretical study of the production of free radicals in swift ion tracks in liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+                <w:t xml:space="preserve">M. P Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marinica</w:t>
+                <w:t xml:space="preserve">C. Stia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Schermann</w:t>
+                <w:t xml:space="preserve">M. E Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desfrançois</w:t>
+                <w:t xml:space="preserve">R. Rivarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.3082. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b618094a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/1/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158339v1</w:t>
+                <w:t xml:space="preserve">hal-00126252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t>
+                <w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Tissot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Claudine Gutlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Daniel</w:t>
+                <w:t xml:space="preserve">Thierry Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (41), pp.11684-11694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068637v1</w:t>
+                <w:t xml:space="preserve">hal-00106819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting effective normal modes from equilibrium dynamics at finite temperature.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Vuilleumier</w:t>
+                <w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157618v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to investigate the impact of cobalt in a human keratinocyte cell line</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting effective normal modes from equilibrium dynamics at finite temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tabarant</w:t>
+                <w:t xml:space="preserve">M. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Borgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125, pp.144106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00129377v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled Car-Parrinello molecular dynamics and EXAFS data analysis investigation of aqueous Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (48), pp.13081-13088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp064688z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a DFT-based Molecular Dynamics Description of Co(II) Binding in Sulfur-Rich Peptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interdisciplinary approach to investigate the impact of cobalt in a human keratinocyte cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
+                <w:t xml:space="preserve">C. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guewen Tournois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (17), pp.2040-2050. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1619-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b517688c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137624v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00129377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio molecular dynamics of protonated dialanine and comparison to infrared multiphoton dissociation experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a DFT-based Molecular Dynamics Description of Co(II) Binding in Sulfur-Rich Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guewen Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp062114o⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (17), pp.2040-2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b517688c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157663v1</w:t>
+                <w:t xml:space="preserve">hal-00137624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating approximate Wigner distributions using Gaussian phase packets propagation in imaginary time.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+                <w:t xml:space="preserve">Ab-initio molecular dynamics of protonated dialanine and comparison to infrared multiphoton dissociation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desfrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (28), pp.8802-8810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp062114o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157668v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanine Tortajada</w:t>
+                <w:t xml:space="preserve">Generating approximate Wigner distributions using Gaussian phase packets propagation in imaginary time.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marinica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 423, pp.390-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00106819v1</w:t>
+                <w:t xml:space="preserve">hal-00157668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopy of N-Methyl-Acetamide revisited by ab initio molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sprik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.772-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14750,77 +14750,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed quantum / classical molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14875,77 +14875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed quantum / classical molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15000,77 +15000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational spectroscopy of biomolecules by mixed Quantum/Classical Moleular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mezzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15119,273 +15119,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
+                <w:t xml:space="preserve">Modelling Mass Spectrometry Electrospray Ionization (ESI-MS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Nicol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Buchmann</w:t>
+                <w:t xml:space="preserve">Yasmina Geha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference “Gaseous Ions: Structure, Energetics &amp; Reactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514248v1</w:t>
+                <w:t xml:space="preserve">hal-00366915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Mass Spectrometry Electrospray Ionization (ESI-MS).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bonhommeau</w:t>
+                <w:t xml:space="preserve">IRMPD spectroscopy and quantum chemistry: two ideal partners for probing the structure of gaseous ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Geha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+                <w:t xml:space="preserve">William Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference “Gaseous Ions: Structure, Energetics &amp; Reactions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Galveston, United States</w:t>
+              <w:t xml:space="preserve">35th congress of theoretical chemists of latin expression 35th QUITEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Andres, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366915v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15403,77 +15403,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de dynamique directe pour étudier la dissociation induite par collisions des biomolécule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15528,314 +15528,314 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectra of nucleic acid components (building blocks) : nucleobases and nucleosides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées françaises de spectrométrie de masse (JFSM) Spectrométrie de masse et analyse protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Pau, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference : Biological molecules in the gas phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bates College, Lewinston (ME), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174033v1</w:t>
+                <w:t xml:space="preserve">hal-00166789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectra of nucleic acid components (building blocks) : nucleobases and nucleosides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference : Biological molecules in the gas phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bates College, Lewinston (ME), United States</w:t>
+              <w:t xml:space="preserve">24e Journées françaises de spectrométrie de masse (JFSM) Spectrométrie de masse et analyse protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166789v1</w:t>
+                <w:t xml:space="preserve">hal-00174033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale du fucoïdane par spectrométrie de masse avec ionisation par électrospray et différenciation des isomères de fucoses sulfatés par MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15903,103 +15903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentiation des isomeres de position du L-fucose sulfaté par spectrometrie de masse en tandem et couplage à l'electrophorèse capillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France. 2004</w:t>
@@ -16086,64 +16086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Chantitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanlin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16216,77 +16216,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenée Cyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Vollmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elsevier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116 (5), pp.109-128, 2019, </w:t>
@@ -16337,51 +16337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical methods for vibrational spectroscopy and collision induced dissociation in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas-Phase Spectroscopy for the Structural Characterization of Biological Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -16410,51 +16410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Graph Algorithm for the Analysis of Conformational Dynamics of Molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16462,51 +16462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences and Systems 2015 : 30th International Symposium on Computer and Information Sciences (ISCIS 2015)</w:t>
@@ -16552,64 +16552,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization processes related to irradiation of biological tissue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rivarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16833,51 +16833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolganov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pezzotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gtw7-xc2k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Cimas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jelle Lagerweij" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Habibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulumi Dey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqun Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Brigiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-024-01658-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl&#232;ne Aboulfath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A. Pidko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Kroutil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan P&#345;edota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Brigiano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Louaas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231540" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Helain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02764g" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souchaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashini Rajpal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00489b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abouhaidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Sana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaigeot Marie-Pierre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wyslouzil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00165F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bricage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28072892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leobardo Ba&#241;uelos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Cygan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Deyoreo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.2c00130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2162456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zviagin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boyarkin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c02023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#214;zdamar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Petersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03300" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Limaye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chon Ng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Saha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Shin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00404" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Azimzadeh Sani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pavlopoulos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cignoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112679" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ruth Galimberti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00257" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119864" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Alfarano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108568118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Creazzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Sponer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06970D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashish Tuladhar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaka Dewan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13273" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjors Bakels" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rijs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00547" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959965v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Maggiore" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galimberti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tommasini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ossi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03576" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Conti Nibali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galimberti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schwaab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00846" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02766A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053729" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082493v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mah&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00211H" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02571929v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lesnicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Wall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialore Sulpizi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10224" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hamila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Fujii" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs3040024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline&#160;m. Meijer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Greuell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Porskamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rouwhorst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00208H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K. Esser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Knorke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro-Brigiano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R. Asmis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06020G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nely Rodr&#237;guez Moraga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Tavernelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCA.8B04787" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233;e D. Cyran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Donovan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vollmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1819000116" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.074" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2GFKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Izumi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Narita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kamol Ghose" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14225.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018096" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110452v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MIN8070305" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ron Shen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06110B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l J. Bakker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Dey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Tabor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Ong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mah&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP01951C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Jaeqx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk M. Rijs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00369B" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110171v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.7B01257" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110169v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria R. Galimberti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Milani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Castiglioni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JCTC.7B00471" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110167v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Radice" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tonelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SAA.2017.04.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2017.02.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias R Fagiani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arald Knorke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Esser" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Heine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wolke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05217g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pfeiffer-Laplaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01819" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065252v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01422" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H. G. Backus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Bonn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Perez-Haro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24287" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386209v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n-S&#243;mer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b01135" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065250v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10947" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lisy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508699m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Miller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bonhommeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Moerland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Gray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037805" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219481v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Lisy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5008197" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271323v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05196g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275046v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02854" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219471v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Somer Ana" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP5076059" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112311v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Gaigeot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sulpizi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/24/240301" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112306v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPC.2013.10.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L63WNM6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112308v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Van Mourik" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhl" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gaigeot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSTA.2012.0488" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112316v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garold Murdachaew" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Halonen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benny Gerber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02752C" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01756K" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Oomens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ANIE.201311189" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ST7810-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Nicely" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieffert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01275e" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/24/244106" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982119v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Vuilleumier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisbergert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-014-0428-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan P. Beck" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Lisy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SAA.2013.05.073" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053090v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ghose" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeanvoine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gaigeot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2221-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407397v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janhavi Joshi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02898H" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Rossich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012037" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078652v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.09.026" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112576v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ribeiro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motta" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JINORGBIO.2013.07.024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L49DMJC4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053097v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vano Tavernelli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcami" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208038" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2616X00D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112571v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52418C" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112583v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Sprik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JZ301858G" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112574v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JZ4017969" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652828v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#252;hl" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole A. Morrison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300784x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112581v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPC.2012.10.023" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQJQ8K7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733877v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705754" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733879v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Miller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Heard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284130" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908690v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuilleumier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gaigeot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tavernelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102055" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653378v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21985E" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617471v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Herve' Du Penhoat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.023202" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486137v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcami" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525102v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Fojon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Herve Du Penhoat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00013-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JJ8SDN5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460813" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528526v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900179d" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373737v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Grandin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075101" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513148v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701724974" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281244v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope den Auwer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075774h" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2CW2H735-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647036v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Stia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800177" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126252v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P Gaigeot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Galassi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivarola" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/1/001" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GC0JD7QP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158339v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinica" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schermann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b618094a" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NV2CGTSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157618v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129377v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FNJD2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137624v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b517688c" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z03M3N31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157663v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062114o" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ3NS8ZL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157668v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157370v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprik" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct050029z" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006964v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghomi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulombeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641856v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spezia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641853v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640133v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366915v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Geha" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174033v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166789v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069837v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevolot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrascal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Abian" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069117v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983012v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chantitch" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811237911_0011" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572267v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233;e Cyran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2018.05.001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219478v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158242v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Galassi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolganov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jelle Lagerweij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Habibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulumi Dey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pezzotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gtw7-xc2k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Potier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Cimas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Souchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashini Rajpal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00489b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abouhaidar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Sana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaigeot Marie-Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wyslouzil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00165F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl&#232;ne Aboulfath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A. Pidko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqun Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Brigiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-024-01658-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Kroutil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan P&#345;edota" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c05163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05421409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Brigiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Louaas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231540" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Helain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02764g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Limaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Chon Ng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Saha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Shin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02605" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bricage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28072892" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leobardo Ba&#241;uelos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Borguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Cygan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Deyoreo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.2c00130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2162456" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak &#214;zdamar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Petersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03300" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zviagin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boyarkin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c02023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Azimzadeh Sani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pavlopoulos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cignoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112679" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00404" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ruth Galimberti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00257" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119864" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Alfarano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108568118" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Conti Nibali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galimberti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schwaab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Maggiore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galimberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tommasini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjors Bakels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rijs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00547" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Creazzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Sponer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06970D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashish Tuladhar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalaka Dewan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline&#160;m. Meijer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Greuell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Porskamp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rouwhorst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00208H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mah&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00211H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02766A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053729" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02571929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Fang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lesnicki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Wall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialore Sulpizi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b10224" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02959976v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hamila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Fujii" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/qubs3040024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ron Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06110B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Izumi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Narita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kamol Ghose" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14225.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018096" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim K. Esser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Knorke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro-Brigiano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut R. Asmis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06020G" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nely Rodr&#237;guez Moraga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Tavernelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCA.8B04787" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233;e D. Cyran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Donovan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Vollmer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1819000116" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.074" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2GFKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110452v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MIN8070305" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l J. Bakker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Ong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Dey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mah&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMS.2017.02.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110173v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Tabor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP01951C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110172v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Jaeqx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk M. Rijs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00369B" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JPCLETT.7B01257" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria R. Galimberti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Milani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Castiglioni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.JCTC.7B00471" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110167v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Radice" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Tonelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SAA.2017.04.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386209v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mart&#237;n-S&#243;mer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b01135" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065250v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pfeiffer-Laplaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10947" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386215v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias R Fagiani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arald Knorke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Esser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Heine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Wolke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05217g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01819" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065252v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01422" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065254v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H. G. Backus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Bonn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Perez-Haro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24287" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02854" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brites" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lisy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508699m" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065100v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Miller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Bonhommeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Moerland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Gray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2015.1037805" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sieffert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Lisy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5008197" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp05196g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053093v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Rossich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012037" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078652v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Lewerenz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.09.026" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112308v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Van Mourik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buhl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Gaigeot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSTA.2012.0488" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219471v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Somer Ana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP5076059" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Gaigeot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sulpizi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/24/240301" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPC.2013.10.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L63WNM6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112316v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garold Murdachaew" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Halonen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benny Gerber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02752C" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077289v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01756K" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Oomens" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ANIE.201311189" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6ST7810-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652196v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brites" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Nicely" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sieffert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01275e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/24/244106" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Vuilleumier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisbergert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-014-0428-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan P. Beck" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Lisy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SAA.2013.05.073" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053090v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#243;pez-Tarifa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Ghose" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeanvoine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Gaigeot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-014-2221-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janhavi Joshi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02898H" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPC.2012.10.023" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQJQ8K7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053097v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vano Tavernelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcami" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208038" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2616X00D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112576v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ribeiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JINORGBIO.2013.07.024" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L49DMJC4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112571v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52418C" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Sprik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JZ301858G" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112574v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JZ4017969" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#252;hl" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole A. Morrison" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300784x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733877v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705754" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733879v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Miller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Heard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284130" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908690v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuilleumier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Gaigeot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tavernelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102055" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643086v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanvoine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.07.029" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNGQK9L9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzetti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21985E" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617471v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Tarifa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Herve' Du Penhoat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.023202" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486137v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcami" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2010.01.004" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525102v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Fojon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Herve Du Penhoat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00013-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JJ8SDN5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Terrier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460813" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403284v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1616" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528526v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ohanessian" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900179d" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373737v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Grandin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillaume" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/7/075101" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647036v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Stia" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800177" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513148v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970701724974" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281244v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope den Auwer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075774h" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2CW2H735-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158339v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinica" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schermann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b618094a" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NV2CGTSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126252v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P Gaigeot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stia" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Galassi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivarola" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/1/001" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GC0JD7QP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157618v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borgis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137636v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064688z" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THKP2WLD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129377v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.003" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FNJD2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137624v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guewen Tournois" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b517688c" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z03M3N31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157663v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062114o" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ3NS8ZL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157668v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157370v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprik" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct050029z" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006964v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghomi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulombeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641856v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spezia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641853v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640133v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366915v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Geha" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514248v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760096v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166789v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174033v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069837v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevolot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrascal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Abian" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069117v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983012v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chantitch" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811237911_0011" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02572267v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen&#233;e Cyran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiq.2018.05.001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219478v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158242v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Galassi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>