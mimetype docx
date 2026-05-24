--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Pierre Gleizes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Toulouse, la transition énergétique passe aussi par la recherche appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative multi-agent model for collision avoidance applied to air traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Multi-Agent System for Crowd Sensing Based Estimation in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Guastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.183051-183070. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3028967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Behavioral Anomalies of Older People Using Artificial Intelligence (The 3-PEGASE Study): Protocol for a Real-Life Prospective Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fati Nourhashemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (11), pp.e14245. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/14245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic collision avoidance using local cooperative airplanes decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Aeronautical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.309-320. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13272-019-00400-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un flux adaptatif des données pour le campus du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Péninou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stepwise Refinement based Development of Self-Organizing Multi-Agent Systems: Application to the Foraging Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent-Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 5 (n° 2/3), pp. 134-166. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOSE.2016.10001862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and Experimentations of Self-Organizing Embedded Agents Allowing Learning From Demonstration in Ambient Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 64, pp. 78-87. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS : Planification multi-satellite dynamique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1/2), pp.35-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.1-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation formelle basée sur le raffinement des systèmes multi-agents auto-organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des modèles théoriques aux applications multi-agents, 30 (1-2), pp.159--183. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.159-183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Aircraft Behavior from Real Air Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Air Traffic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (4), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberative control components for eldercare robot team cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gascueña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-141199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAS4AT : un SMA auto-adaptatif pour le déclenchement d'alertes dans le cadre de la surveillance maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.371-395. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.371-395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMO : un outil de construction et d’évolution d’ontologies à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.97-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche architecturale à base de composants pour l'implémentation des Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RNTI-L-6, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Dynamic Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Ontology Dynamics, 19, pp.831-858. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exn050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-organising Multi-Agent System Managing Complex System Design Application to Conceptual Aircraft Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International transactions on systems science and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.208-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-ajustement de comportements agents par une approche coopérative locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5-6), pp.719-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de développement de systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes multi-agents à fonctionnalités émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance and Control of Vessel's Activities at Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation and Emergence in Multi-Agent Systems: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (1), pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.165-189. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888905000494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective and emergent problem solving based on multi-agent systems : principles and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Méthodologie de la gestion intelligente des senseurs, 22 (4), pp.376-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Computers: Explorations in Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Zambonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tolksdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism Type Synthesis based on Self-Assembling Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (9/10), pp.921-936. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08839510490509090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes adaptatifs à fonctionnalité émergente: la théorie des AMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (4/2003), pp.591-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE : atelier de développement de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4 - RSTI2), pp.387-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la réalisation de systèmes multi-agents adaptatifs dans le cadre de la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE : Atelier de Développement de Logiciels à Fonctionnalité Emergente (Bulletin de l'AFIA 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hordonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duverneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité et interprétabilité d'un système multi-agent ensembliste pour l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanco-Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Povlovitsch Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 32èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse (Corse du Sud), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-ADRIP : un système multi-agent auto-organisateur pour la prévision du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goursolle Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents : SMA et Smart Cities (JFSMA 2022) @ PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.aticle 977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basis for the Design of a University Living Lab (LL) on the Science Campus of Toulouse III University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Brugarolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "El Campus com a Living Lab" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAB : Universitat Autònoma de Barcelona; CVC : Centre de Visió per Computador; Xarxa Europea de Living Labs  (European Network of Living Labs – EnoLL), Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-ADRIP: A multi-agent-based system for traffic forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goursolle Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITS European Congress Toulouse : Smart and Sustainable Mobility for all (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTICO ITS Europe; Toulouse Métropole, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de données environnementales manquantes sans déploiement de capteurs supplémentaires : le système HybridIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Guastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics model for representing entities as part of the driving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Neighborhood Learning: Application to Robotic Inverse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence (ICAART 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.368-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Shared Information into the Sensorial Mapping of Connected and Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence (ICAART 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lisbonne (virtuel), Portugal. pp.454-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-long Learning System of Driving Behaviors from Vehicle Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goursolle Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Intelligent Transportation Systems Conference (ITSC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. pp.1132-1139, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Agent System and Mixed Integer Linear Programming Optimization Comparison for Grid Stability and Commitment Mismatch in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Espoo (online), Finland. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Adaptive Module for Cross-Understanding in Heterogeneous MultiAgent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence (ICAART 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC : Institute for Systems and Technologies of Information, Control and Communication, Feb 2021, Lisbon (virtual), Portugal. pp.353-360, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010298503530360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Active Learning Strategy by Cooperative Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence (ICAART 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.406-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandfox Project: Optimizing the Relationship between the User Interface and Artificial Intelligence to Improve Energy Management in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Artificial Intelligence in HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Intelligent Vehicles: Comparison and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence (ICAART 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Malte, Malta. pp.258-265, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009117802580265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANDMAN : un système auto-adaptatif pour la détection d’anomalies dans le flux des données des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA : Plate-Forme IA, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCoVac : Décision autonome de reprise de la conduite d’un véhicule autonome et connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents : Architectures Multi-Agents pour la Simulation de Systèmes Complexes (JFSMA 2020) @ PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers [en ligne], France. pp.article 822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Position : Projet C2C – Véhicules connectés et acceptabilité par l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFMS 2020 - 3e Journées Francophones de la Modélisation et de la Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cargèse, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANDMAN: a Self-Adapted System for Anomaly Detection in Smart Buildings Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Adaptive Computing (and Agents) for Enhanced Collaboration at IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (ACEC @ WETICE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage dynamique pour l'acquisition de grandes couvertures par système multi-agent coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Jammot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2019 @ PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT; AFIA, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Process Mining Methods to discover Process Models on a Large Public Administration Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems for Estimating Missing Information in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Guastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence - ICAART 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.214-223, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007381902140223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Multi-agent pour l'analyse de journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT : Institut de Recherche en Informatique de Toulouse, Jul 2019, Toulouse, France. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Missing Environmental Information by Contextual Data Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Guastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim international Conference on Multi-Agents (PRIMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.523-531, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Learning of Power Consumption in Dynamic and Noisy Ambient Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Collective Intelligence Technologies and Applications (ICCCI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hendaye, France. pp.443-454, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28374-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Wind Power Forecasting through Cooperation: A Case-Study on Operating Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Esteoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.1940-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic meshing for satellite acquisition of large areas using adaptive multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Jammot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Planning and Scheduling for Space (IWPSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berkley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Organized Learning Model for Anomalies Detection: Application to Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Trento, Italy. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2018.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System for Smart-Grid Control with Commitment Mismatch and Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2019, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Optimization by Cooling Photovoltaic Plants as a Dynamic Self-adaptive Regulation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Agents and Artificial Intelligence (ICAART 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.276-281, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006654502760281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Collision Avoidance using Local Cooperative Airplanes Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Research in Air Transportation (ICRAT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles fleet for frequency regulation using a multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. pp.84-96, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94580-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et performance d'une gestion locale autonome des conflits dans le trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents - JFSMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.169--178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Multi-Agent System for Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Esteoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. pp.152-163, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94580-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong Machine Learning with Adaptive Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence (ICAART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006247302750286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart is a matter of context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.189-202, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neOCampus: A Demonstrator of Connected, Innovative, Intelligent and Sustainable Campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Interactive Multimedia Systems and Services (KES-IIMSS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vilamoura, Portugal. pp. 482-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle and Evaluation of a Self-Adaptive Multi-Agent System for State Estimation of Electrical Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Croteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Sustainable Technologies (WCST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, London, United Kingdom. pp.17-22, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCST.2016.7886584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smart Campus to Smart Cities: Issues of the Smart Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Smart and Sustainable Cities (WSSC 2017) in association with the IEEE Smart World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco Bay, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2017.8397400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Distribution System State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-Agent Systems (EUMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Valencia, Spain. pp.202-216, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59294-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM: Dynamic data Relation Extraction using Adaptive Multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadi Belghache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Digital Information Management (ICDIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Kyushu University, Fukuoka, Japan. pp.292-297, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2017.8244684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed User-Centered Approach For Control in Ambient Robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and adaptative mission planner for multi-satellite missions using a self-adaptative multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Astronautical Congress (IAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronautical Federation; Mexican Space Agency (AEM), Sep 2016, Guadalajara, Mexico. pp.4739-4747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Adaptive Multi-Agent System for Dynamic Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadi Belghache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cloud and Big Data Computing (CBDCom 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.753-758, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Use of Artificial Intelligence for Improving PV Array Performance (Empirical Approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Macq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mercier Des Rochettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martin-Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32rd European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.1978-1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de missions multi-satellites par système multi-agent coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-satellite mission planning using a self-adaptive multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 9th International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Cambridge, United States. pp. 11-20, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2015.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modelica Language and the FMI Standard for Modeling and Simulation of Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Modelica Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Versailles, France. pp.189--196, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp15118189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Air Traffic with Big Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EWG-DSS International Conference on Decision Support System Technology : Big data analytics for decision-making (ICDSST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belgrade, Serbia. pp. 46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulating Collaborative Scenarios for Designing an Assistant Ambient System that Supports Daily Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Collective Intelligence Technologies and Applications (ICCCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24069-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Adaptive Context Learning Pattern: Overview and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp. 91-104, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25591-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and experimentations of self-organizing embedded agents allowing learning from demonstration in ambient robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.194-201, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Pareto Front Scanning using an Adaptive Multi-Agent System for Multidisciplinary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Sensitive Robotic A Context-Aware Ubiquitous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.242--248, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005282002420248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Pareto Front Scanning using a Multi-Agent System for Multidisciplinary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Mathematical Methods, Computational Techniques and Intelligent Systems (MAMECTIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lisbonne, Portugal. pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation d'agents embarqués pour l'apprentissage par démonstration : principes et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stepwise Refinement Based Development of Self-Organizing Multi-Agent Systems: Application to the Foraging Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on Engineering Multi-Agent Systems (EMAS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris-, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14484-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pattern based Modelling for Self-Organizing Multi-Agent Systems with Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linas Laibinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Agents and Artificial Intelligence - ICAART 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.229-236, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004906902290236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Based Design for Adaptive Multi-Agent Systems: Extensions for the ADELFE methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mefteh Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises @ International Conference on Collaboration Technologies and Infrastructures - WETICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2013, Hammamet, Tunisia. pp.36-38, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2013.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural Formalism and a Multi-Agent Algorithm for Integrative Multidisciplinary Design Optimization (Workshop @ AAMAS 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems @ Twelfth International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting on a Novel Approach to MDO using an Adaptive Multi-Agent System (WCSMO 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization (WCSMO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Structural and Multidisciplinary Optimization (ISSMO), May 2013, Orlando, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stepwise Renement based Development of Self-Organizing Multi-Agent Systems: Application on the Foraging Ants (EUMAS 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Regayeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Multi-Agent Systems (EUMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT : Institut de Recherche en informatique de Toulouse, Dec 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to MDO using an adaptive multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural Formalism and a MultiAgent Algorithm for Integrative Multidisciplinary Design Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.146-154, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2013.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-DLCAM: A Self-Design and Learning Cooperative Agent Model for Adaptive Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mefteh Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises @ WETICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hammamet, Tunisia. pp.39-41, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2013.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Aided Decision-Making using a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.419-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Emergent Workflows using Adaptive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Collective Intelligence Technologies and Applications (ICCCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Craiova, Romania. pp.185-194, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40495-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Natural Domain Modeling for Cooperative Continuous Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Collective Intelligence Technologies and Applications (ICCCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Craiova, Romania. pp.437-446, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40495-5_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCoRe: a Self-Organizing Multi-Agent System for Decision Making in Dynamic Software Developement Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.288-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de crise par l'auto-organisation d'un collectif de robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gascuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mefteh Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Technology and e-Services (ICITeS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2012, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICITeS.2012.6216639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSACE: Agent-Based Systems for Dynamic Task Allocation in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gascueña Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.255-259, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-Based Metrics for Agent-Oriented Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1065-1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation d'un collectif de robots pour l'allocation dynamique de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès francophone sur la Reconnaissance des Formes et Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRIS : Laboratoire d'InfoRmatique en Image et Systèmes d'information, Lyon; AFIA : Association Française d'Intelligence Artificielle; AFRIF : Association Française de Reconnaissance et d'Interprétation des Formes, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Multi-Agent Systems (EUMAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, The, Netherlands. pp.114-128, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34799-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Assessment of Robot Team Cooperation Models Using Deliberative Control Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gascueña Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Ibero-American Conference on Artificial Intelligence (IBERAMIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cartagena de Indias, Colombia. pp.412-421, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34654-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Self-Combined Method Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Agent Oriented Software Engineering (AOSE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.168-178, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39866-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-adaptive Multi-Agent System for Abnormal Behavior Detection in Maritime Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th KES International Conference on Agent and Multi-Agent Systems: Technologies and Applications (KES-AMSTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dubrovnick, Croatia. pp.174-185, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30947-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of an Adaptive Multi-Agent System Approach for Integrative Multidisciplinary Design Optimization (EUMAS 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-Agent Systems (EUMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Multi-Agent Systems (EURAMAS), Dec 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Engineering and AOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra Molesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Omicini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.180-190, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19208-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPBR: Self-Adaptive Population Based Reasoning For Complex Product Design (ROADEF'11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Decision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Agent Frameworks: An Application in Multi-Robot Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.75-85, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de comportements illicites par SMA adaptatif : application à la surveillance maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for the evaluation of self-* systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Raibulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software Engineering for Adaptive and Self-Managing Systems (Workshop @ ICSE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1808984.1808988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Design and Implementation of Multi-Agent Systems: A Component-Based Two-Step Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Multi-Agent Systems (EUMAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAMAS, Dec 2010, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Agent System for Multi-Sensor Maritime Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Salamanca, Spain. pp.285-290, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12384-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Agent Architectures to Build Dedicated Agent Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 'From Agent Theory to Agent Implementation' (AT2AI-7 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.483--488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive Coordination for Robot Teams Accomplishing Critical Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Salamanca, Spain. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive methods for flexible job shop scheduling with due-dates, release-dates and machine perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yailen Martínez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nowé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Self-tuning, self-configuring and self-generating search heuristics (Self* 2010) @ PPSN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Multi-Agent pour la construction et l'évolution d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Evaluating Problem Solving Self-* Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE 2009), 2009 Computation World: Future Computing, Service Computation, Cognitive, Adaptive, Content, Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Athenes, Greece. p. 137-145, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComputationWorld.2009.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal-Oriented Approach for Modelling Self-Organising MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Penserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering Societies in the Agents World (ESAW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Utrecht, Netherlands. pp.33-48, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10203-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganisation and Self-organisation in Multi-Agent Systems (OrgMod 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizational Modeling (OrgMod 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de co-construction d'ontologies à partir de textes à l'aide d'un système multi-agent adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Maritime Multi-Sensor Surveillance Using an Adaptive Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive systems with Interactive Sensors Conference (COGIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation et auto-organisation dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE Design, AMAS-ML in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Engineering Societies in the Agents World (ESAW 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Saint-Etienne, France. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool For Generating Model Transformations By-example In Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Garcia-Magarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Fuentes-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Salamanca, Spain. pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation de systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology (EUMAS 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Multi-Agent Systems (EUMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Conference on Self-Adaption and Self-Organization (SASO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venise, Italy. p. 107 - 116, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd International Conference on Self-Adaptive and Self-Organizing Systems 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venice, Italy. pp.107--116, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Agent-Oriented Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Garcia-Magarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Fuentes Fernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Workshop on Multi-Agent Systems (EUMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAMAS, Dec 2008, Bath, United Kingdom. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multi-agents auto-organisatrices pour un contrôle manufacturier intelligent et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology Fragments Definition in SPEM for Designing Adaptive Methodology : a First Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Agent Oriented Software Engineering (AOSE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.213-224, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01338-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation pour la conception d’agents par auto-ordonnancement coopératif de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Systems which Generate Emergent Functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering Environment-Mediated Multi-Agent Systems (EEMMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dresden, Germany. pp.58-75, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85029-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ontology Co-Evolution from Texts: Principles and case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ermergent Semantics and Ontology Evolution (ESEO 2007) @ ISWC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Busan, South Korea. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence as a Never-Ending Self-Organizing Process: Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Convention of the Society for the Study of Artificial Intelligence and the Simulation of Behaviour (AISB 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Artificial Intelligence and Simulation of Behaviour (AISB), Apr 2007, Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Design: Simulation for Self-Designing Agents (EURAMAS 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-Agent Systems (EUMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Multi-Agent Systems (EURAMAS), Dec 2007, Hammamet, Tunisia. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Building Dynamic Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS: International Foundation for Autonomous Agents and Multiagent Systems, May 2007, Honolulu, Hawaii, United States. pp.1278-1284, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1329125.1329399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation distribuée de fréquences par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Designing Adaptive Multi-Agent Systems (ESAW 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on Engineering Societies in the Agents World (ESAW 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87654-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes multidisciplinaires multi-objectifs par systèmes multi-agents adaptatifs : Application à la conception préliminaire avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Agent Systems for Multidisciplinary Design Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.DS42 P 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et Contrôle des Activités des Navires en Mer (OCOSS 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovations dans les techniques pour l'observation des côtes et des océans : senseurs, modélisation et systèmes (OCOSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Frequency Assignment Using Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cambridge, MA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2007.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Designing Adaptive Multi-Agent Systems (EUMAS 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Workshop on Multi-Agent Systems (EUMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Multi-Agent Systems, Dec 2007, Hammamet, Tunisia. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanMaris : an Adaptive and Integrative Approach for Wide Maritime Zone Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale on Cognitive systems with Interactive Sensors (COGIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stanford, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Design: Simulation for Self-Designing Agents (ESM 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st annual European Simulation and Modelling Conference (ESM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Julian, Malta. pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Self-organising Emergent Systems Design with Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Engineering Societies in the Agents World VII (ESAW 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETTO: Emergent Timetabling by Cooperative Self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands. pp.31-45, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11734697_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Aided Preliminary Aircraft Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Design Conference (DESIGN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dubrovnik, Croatia. pp.409-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Multi-agent System Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehl Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Engineering Societies in the Agents World (ESAW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Kusadasi, Turkey. pp.142-152, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759683_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulating Multi-Agent System for Multi-Disciplinary Optimisation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Druot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Multi-Agent Systems (EUMAS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisbon, Portugal. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic approach to Emergent Programming - Feasibility Study for Engineering Adaptive Systems using Self-Organizing Instruction-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Engineering Self-Organising Applications (ESOA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11734697_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Neo-computation Based on Emergent Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd German Conference on Multi-Agent System Technologies (MATES 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Koblenz, Germany. pp.237-239, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550648_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Programming Feasibility Study using Self-Organizing Instruction-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1139-1140, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082473.1082662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Emergent Programming Using Self-organizing Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.450-459, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-organization to design robust and adaptive collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Sep 2005, Barcelona, Spain. pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Timetabling Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications IV - 4th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.440-449, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Agents’ Behaviors and Interactions within the Framework of ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Engineering Societies in the Agents World (ESAW'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Londres, United Kingdom. pp.311-327, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25946-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Some Multi-Agent Meta-Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Zambonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Agent-Oriented Software Engineering (AOSE 2004) @ AAMAS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New-York, United States. pp.62-77, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30578-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Within ADELFE Framework: An Application to a Timetabling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1506-1507, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ADELFE Methodology to a Mechanism Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1508-1509, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sample Application of ADELFE Focusing on Analysis and Design The Mechanical Synthesis Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.231--244, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Computers: frontiers of self-Organization for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Zambonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tolksdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (ENABL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2004, Modena, Italy. pp.403-408, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2004.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Self-Organizing Applications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems, Nature-Inspired Approaches to Software Engineering [revised and extended papers presented at the Engineering Self-Organising Applications Workshop, {ESOA} 2003, held at {AAMAS} 2003 in Melbourne, Australia, in July 2003 and selected invited papers from leading researchers in self-organisation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.283-298, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24701-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents pour l'extraction d'ontologies à partir de textes:revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ATALA sur les Relations entre Systèmes Multi-Agents et le Traitement Automatique des Langues (AGENTAL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique de la Langue, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living design for open computational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Linz, Austria. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2003.1231442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Simulation for Flood Forecast: an Adaptive Multi-Agent System STAFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wales, Aberystwyth; Society for the Study of Artificial Intelligence and the Simulation of Behaviour, Apr 2003, Aberystwyth, United Kingdom. pp.109 -115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Agents for Mechanical Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering Self-Organising Applications (ESOA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.169-185, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24701-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMAS Theory for Complex Problem Solving Based on Self-organizing Cooperative Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory And Practice of Open Computational Systems (TAPOCS 2003) @ WETICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2003, Linz, Austria. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2003.1231441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE: a methodology for adaptive multi-agent systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Madrid, Spain. pp.156-169, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39173-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Organisations, Emergence of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wales, Aberystwyth, Apr 2003, Aberystwyth, United Kingdom. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABROSE: Multi Agent Systems for Adaptive Brokerage (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bi-Conference Workshop on Agent-Oriented Information Systems (AOIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Toronto, Ontario, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation Between Human and Complex System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on the Design of Cooperative Systems (COOP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAFF : un système multi-agent adaptatif en prévision de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sontheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées francophones sur les systèmes multi-agents (JFSMA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Lille, France. pp.87--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi pour les SMA: explorer l'émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Intelligence Artificielle Distribuée et des Systèmes Multi-Agents (JFIADSMA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Lille, France. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABROSE: Multi-Agent Systems for Adaptive Brokerage (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Modelling Autonomous Agents in a Multi-Agent World (MAAMAW 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Multi-Agent Tool For Electronic Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshops on Enabling Technologies : Infrastructure for Collaborative Enterprises (WET ICE 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2000, Gaithersburg, Maryland, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2000.883705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABROSE : Des systèmes multi-agents pour le courtage adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFSMA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Saint Jean-de-Vêtre, Loire, France. pp.117-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORSIC: A Self-Organizing Training System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information Systems, Analysis and Synthesis (ISAS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Complex Adaptive Systems based on Cooperative Self-organisation. Demonstration in Electronic Commerce (SOMAS 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Self-organisation in Multi-Agent Systems (SOMAS 2000) @ Emergent Computing Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Milton Keynes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORSIC: a Self-Organizing Training System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems and Applications (ISA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Institution of Electrical Engineers, Dec 2000, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodologies orientées multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFSMA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Saint Jean-de-Vêtre, Loire, France. pp.191-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agentification du code en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Ecole d'Informatique des Systèmes Parallèles et Répartis - Code Mobile (ISYPAR 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Toulouse, France. pp.41--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrose: Self-organization and Learning in Multi-Agent Based Brokerage Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleutherios Athanassiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Intelligence and Services in Networks (IS&amp;N 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Barcelona, Spain. pp.41--54, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48888-X_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements individuels adaptatifs dans un environnement dynamique pour l'exploitation collective de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Intelligence Artificielle Située (IAS 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une technique multi-agent pour rechercher des informations réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones IAD SMA 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle sur Loup, France. pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour apprendre sans présupposer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning : from natural principles to artificial methods 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour le Développement de la Recherche Interdisciplinaire (AIDRI), Jun 1997, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties analysis of a learning algorithm for adaptative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Computing Anticipatory Systems (CASYS 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une thèse pour l'auto-organisation des systèmes artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Européen de Systémique = 3rd European Congress on Systems Science (1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Européenne de Systemique = European Systems Science Union; AFCET : Association française pour la cybernétique économique et technique; AIRS : Associazione italiana per la ricerca sui sistemi; ECONA : European Congress on Systems Science, Oct 1996, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes coopératives individuelles pour l'adaptation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Intelligence Artificielle Distribuée et des Systèmes Multi-Agents (JFIAD-SMA 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Port Camargue, France. pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of individual cooperative attitude for collective learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Modelling Autonomous Agents in a Multi-Agent World (MAAMAW 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative and mobile agents to find relevant information in a distributed resources network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence-based tools to help W3 users 1996 @ Fifth international conference on World Wide Web (WWW5 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; The International World Wide Web Conference Committee, May 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'apprentissage dans un univers multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée du PRC GDR IA : les systèmes multi-agents 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Groupe de Recherche en Intelligence Artificielle, Feb 1996, Toulouse, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of altruistic behaviors in multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Worshop on Decentralized Intelligent and Multi-agent systems (DIMAS 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science, University of Mining and Metallurgy (ICS-UMM/AGH); Committee of Automatics and Robotics, Polish Academy of Sciences (PAN), Nov 1995, Krakow, Poland. pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et évaluation d'une méthode d'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées francophones IAD&amp;SMA 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Saint Baldoph, Savoie, France. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adéquation fonctionnelle comme limite des systèmes auto-organisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de Rochebrune 95 - Evolution et organisation : Hasard et Contraintes dans la Genèse des Formes Collectives (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Megève, Haute-Savoie, France. pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative agents to improve adaptativity of multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Specialist Interest Group on expert Systems &amp; the Representation and reasoning Special Interest Group (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, British Computer Society, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intelligence artificielle collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Multi-Agents du PRC-GRD I.A. (1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Product Design: Method and Experimental Results for Discovering New Characteristics Values (@ CSD&M 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Complex Systems Design &amp; Management (CSD&amp;M 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.Poster Session, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth IEEE International Conference on Self-Adaptive and Self-Organizing Systems, SASO 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Anwitaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Scholtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, pp.252, 2012, ISBN 978-1-4673-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organising Software - From Natural to Artificial Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos, Anthony. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Natural Computing Series (NCS), 978-3-642-17348-6. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Design and Evaluation of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cossentino, Massimo; Fortino, Giancarlo; Gleizes, Marie-Pierre; Pavon, Juan. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18 (10), pp.1425-1536, 2010, Special issue: Simulation Modelling Practice and Theory, ISSN: 1569-190X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World VI: 6th International Workshop, ESAW 2005, Kusadasi, Turkey, October 26-28, 2005, Revised Selected and Invited Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Dikenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dikenelli, Oguz; Gleizes, Marie-Pierre; Ricci, Alessandro. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3963, 2006, Lecture Notes in Computer Science (LNCS), 978-3-540-34451-3. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agent Systems: The Agent-Oriented Software Engineering Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bergenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Zambonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergenti, Federico; Gleizes, Marie-Pierre; Zambonelli, Franco. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluwer Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, XXX, 505 p., 2004, Multiagent Systems, Artificial Societies, and Simulated Organizations book series (MASA), 978-1-4020-8057-9. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b116049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mefteh Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cossentino, Massimo; Hilaire, Vincent; Molesini, Ambra; Seidita, Valeria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Agent-Oriented Design Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-64, 2013, 978-3-642-39975-6. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39975-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical Ambient Systems: From Test Scenario to Scientific Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvary, Gaëlle; Delot, Thierry; Sèdes, Florence; Tigli, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-329, 2012, 978-1848214378. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sociotechniques ambiants : du scénario aux verrous scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALVARY, Gaëlle; DELOT, Thierry; SEDES Florence; TIGLI, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-362, 2012, Traité Informatique et Systèmes d'Information, IC2, 978-2746229815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organising Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software From Natural to Artificial Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-32, 2011, Natural Computng Series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software From Natural to Artificial Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-75, 2011, Natural Computing Series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation (chapter of &amp;quot;Self-organising Software&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Di Marzo Serugendo; Marie-Pierre Gleizes; Anthony Karageorgos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-226, 2011, Natural Computing Series book series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Self-organising Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software: From Natural to Artificial Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (Chapter: Engineering Artificial Self-Organising Systems), </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-312, 2011, Natural Computing Series book series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and Multi-Agents Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 2011, Natural Computing Series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et adaptation de nouveaux savoirs : rapport d'expérience en théorie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Albaladejo; Philippe Geslin; Danièle Magda; Pascal Salembier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise à l'épreuve : Le transfert des connaissances scientifiques en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-118, 2009, Collection : Update Sciences &amp; Technologies, 978-2759200900. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.albal.2009.01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes orientées agent et multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. El Fallah-Seghrouchni; J.-P. Briot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, chapter 2, 2009, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et Contrôle des Activités des Navires en Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jangal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de l'IGA J. Roujansky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité globale : Réalité, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 10 p., 2009, 978-2-271-06841-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-operative Self-organising mechanisms for designing complex adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogg, Jan; Geyer, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity, Science &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-97, 2007, 978-1846192036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Self-Adaptive Multi-Agent Systems: the ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henderson-Sellers, B.; Giorgini, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, 9781591405818. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-581-8.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Conception de Systèmes Multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Occello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFTA : Observatoire Français des Techniques Avancées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents - Collection ARAGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec&amp;doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-76, 2004, 978-2906028159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADELFE Methodology - Designing Adaptive Cooperative Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bergenti; Marie-Pierre Gleizes; Franco Zambonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-176, 2004, Multiagent Systems, Artificial Societies, and Simulated Organizations, 978-1-4020-8057-9. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8058-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Architecture to Design Self-Organizing Collectives: Principles and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Alonso; Daniel Kudenko; Dimitar Kazakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2636, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-158, 2002, Lecture Notes in Computer Science, 978-3-540-40068-4. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44826-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neOCampus - Démonstrateur de campus connecté, innovant, intelligent, durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet: Procédé et dispositif d'élaboration d'un programme d'acquisition de données complexes par une constellation de dispositifs d'acquisition de données élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de systèmes multi-agents adaptatifs : contraintes et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project VILAGIL-MaaS: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT/RR–2022–06–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'initialisation d'un système multi-FMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelfe fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR--2009-26—FR, IRIT : Institut de Recherche Informatique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoTextes (Ontologies et Textes) - Bilan du projet de recherche financé au titre du BQR 2007/AO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations de modèles pour la conception de systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation in Multi-Agent System (2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité T0+24 du projet CNET ARCADIA : Accès intelligent à l'information répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fraboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie de la coopération pour l'auto-organisation des systèmes artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT/97-58-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité T0+18 du projet CNET ARCADIA : Accès intelligent à l'information répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité T0+12 du projet CNET ARCADIA : Accès intelligent à l'information répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fraboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité T0+6 du projet CNET : ARCADIA Accès intelligent à l'information répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fraboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Collective et Calcul Emergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT/94-65-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1994, pp.1-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId560"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Pierre Gleizes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Toulouse, la transition énergétique passe aussi par la recherche appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative multi-agent model for collision avoidance applied to air traffic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Multi-Agent System for Crowd Sensing Based Estimation in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Guastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.183051-183070. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3028967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Behavioral Anomalies of Older People Using Artificial Intelligence (The 3-PEGASE Study): Protocol for a Real-Life Prospective Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fati Nourhashemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (11), pp.e14245. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/14245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic collision avoidance using local cooperative airplanes decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEAS Aeronautical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.309-320. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13272-019-00400-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un flux adaptatif des données pour le campus du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Péninou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS : Planification multi-satellite dynamique en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1/2), pp.35-59. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.1-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and Experimentations of Self-Organizing Embedded Agents Allowing Learning From Demonstration in Ambient Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 64, pp. 78-87. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation formelle basée sur le raffinement des systèmes multi-agents auto-organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Des modèles théoriques aux applications multi-agents, 30 (1-2), pp.159--183. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.159-183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stepwise Refinement based Development of Self-Organizing Multi-Agent Systems: Application to the Foraging Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agent-Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 5 (n° 2/3), pp. 134-166. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAOSE.2016.10001862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Aircraft Behavior from Real Air Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Air Traffic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (4), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberative control components for eldercare robot team cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gascueña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.17-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IFS-141199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAS4AT : un SMA auto-adaptatif pour le déclenchement d'alertes dans le cadre de la surveillance maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.371-395. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.371-395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMO : un outil de construction et d’évolution d’ontologies à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.31.97-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche architecturale à base de composants pour l'implémentation des Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RNTI-L-6, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-ajustement de comportements agents par une approche coopérative locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5-6), pp.719-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Dynamic Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on Ontology Dynamics, 19, pp.831-858. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exn050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-organising Multi-Agent System Managing Complex System Design Application to Conceptual Aircraft Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International transactions on systems science and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.208-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de développement de systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes multi-agents à fonctionnalités émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance and Control of Vessel's Activities at Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation and Emergence in Multi-Agent Systems: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (1), pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.165-189. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888905000494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective and emergent problem solving based on multi-agent systems : principles and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Méthodologie de la gestion intelligente des senseurs, 22 (4), pp.376-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Computers: Explorations in Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Zambonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tolksdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism Type Synthesis based on Self-Assembling Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (9/10), pp.921-936. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08839510490509090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE : atelier de développement de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4 - RSTI2), pp.387-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la réalisation de systèmes multi-agents adaptatifs dans le cadre de la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE : Atelier de Développement de Logiciels à Fonctionnalité Emergente (Bulletin de l'AFIA 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hordonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duverneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes adaptatifs à fonctionnalité émergente: la théorie des AMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (4/2003), pp.591-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (172)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicabilité et interprétabilité d'un système multi-agent ensembliste pour l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanco-Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Povlovitsch Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 32èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cargèse (Corse du Sud), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-ADRIP : un système multi-agent auto-organisateur pour la prévision du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goursolle Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents : SMA et Smart Cities (JFSMA 2022) @ PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.aticle 977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basis for the Design of a University Living Lab (LL) on the Science Campus of Toulouse III University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Brugarolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "El Campus com a Living Lab" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAB : Universitat Autònoma de Barcelona; CVC : Centre de Visió per Computador; Xarxa Europea de Living Labs  (European Network of Living Labs – EnoLL), Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-ADRIP: A multi-agent-based system for traffic forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goursolle Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITS European Congress Toulouse : Smart and Sustainable Mobility for all (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERTICO ITS Europe; Toulouse Métropole, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de données environnementales manquantes sans déploiement de capteurs supplémentaires : le système HybridIoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Guastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-long Learning System of Driving Behaviors from Vehicle Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goursolle Anaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Intelligent Transportation Systems Conference (ITSC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. pp.1132-1139, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Shared Information into the Sensorial Mapping of Connected and Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence (ICAART 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lisbonne (virtuel), Portugal. pp.454-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Neighborhood Learning: Application to Robotic Inverse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence (ICAART 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.368-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Agent System and Mixed Integer Linear Programming Optimization Comparison for Grid Stability and Commitment Mismatch in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyal Zafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwajeet Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Espoo (online), Finland. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Adaptive Module for Cross-Understanding in Heterogeneous MultiAgent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence (ICAART 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC : Institute for Systems and Technologies of Information, Control and Communication, Feb 2021, Lisbon (virtual), Portugal. pp.353-360, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010298503530360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Active Learning Strategy by Cooperative Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence (ICAART 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.406-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics model for representing entities as part of the driving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Intelligent Vehicles: Comparison and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence (ICAART 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Malte, Malta. pp.258-265, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0009117802580265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANDMAN : un système auto-adaptatif pour la détection d’anomalies dans le flux des données des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA : Plate-Forme IA, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReCoVac : Décision autonome de reprise de la conduite d’un véhicule autonome et connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents : Architectures Multi-Agents pour la Simulation de Systèmes Complexes (JFSMA 2020) @ PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers [en ligne], France. pp.article 822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de Position : Projet C2C – Véhicules connectés et acceptabilité par l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFMS 2020 - 3e Journées Francophones de la Modélisation et de la Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cargèse, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SANDMAN: a Self-Adapted System for Anomaly Detection in Smart Buildings Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Adaptive Computing (and Agents) for Enhanced Collaboration at IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (ACEC @ WETICE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandfox Project: Optimizing the Relationship between the User Interface and Artificial Intelligence to Improve Energy Management in Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Artificial Intelligence in HCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage dynamique pour l'acquisition de grandes couvertures par système multi-agent coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Jammot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2019 @ PFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT; AFIA, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Process Mining Methods to discover Process Models on a Large Public Administration Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Systems for Estimating Missing Information in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Guastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence - ICAART 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.214-223, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007381902140223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Multi-agent pour l'analyse de journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bortolaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT : Institut de Recherche en Informatique de Toulouse, Jul 2019, Toulouse, France. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Missing Environmental Information by Contextual Data Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Guastella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim international Conference on Multi-Agents (PRIMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Turin, Italy. pp.523-531, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Wind Power Forecasting through Cooperation: A Case-Study on Operating Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Esteoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.1940-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Learning of Power Consumption in Dynamic and Noisy Ambient Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Collective Intelligence Technologies and Applications (ICCCI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hendaye, France. pp.443-454, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28374-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic meshing for satellite acquisition of large areas using adaptive multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Jammot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Planning and Scheduling for Space (IWPSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berkley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Organized Learning Model for Anomalies Detection: Application to Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Trento, Italy. pp.70-79, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2018.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System for Smart-Grid Control with Commitment Mismatch and Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT-Europe 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2019, Bucarest, Romania. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicles fleet for frequency regulation using a multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. pp.84-96, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94580-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et performance d'une gestion locale autonome des conflits dans le trafic aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents - JFSMA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.169--178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cooperative Multi-Agent System for Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Esteoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toledo, Spain. pp.152-163, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94580-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Optimization by Cooling Photovoltaic Plants as a Dynamic Self-adaptive Regulation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Agents and Artificial Intelligence (ICAART 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.276-281, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006654502760281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Collision Avoidance using Local Cooperative Airplanes Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Research in Air Transportation (ICRAT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart is a matter of context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.189-202, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57837-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neOCampus: A Demonstrator of Connected, Innovative, Intelligent and Sustainable Campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Interactive Multimedia Systems and Services (KES-IIMSS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vilamoura, Portugal. pp. 482-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle and Evaluation of a Self-Adaptive Multi-Agent System for State Estimation of Electrical Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Croteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Sustainable Technologies (WCST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, London, United Kingdom. pp.17-22, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCST.2016.7886584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smart Campus to Smart Cities: Issues of the Smart Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Smart and Sustainable Cities (WSSC 2017) in association with the IEEE Smart World Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco Bay, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC.2017.8397400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Distribution System State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-Agent Systems (EUMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Valencia, Spain. pp.202-216, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59294-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM: Dynamic data Relation Extraction using Adaptive Multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadi Belghache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Digital Information Management (ICDIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Kyushu University, Fukuoka, Japan. pp.292-297, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2017.8244684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifelong Machine Learning with Adaptive Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence (ICAART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006247302750286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and adaptative mission planner for multi-satellite missions using a self-adaptative multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Astronautical Congress (IAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronautical Federation; Mexican Space Agency (AEM), Sep 2016, Guadalajara, Mexico. pp.4739-4747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Adaptive Multi-Agent System for Dynamic Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadi Belghache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cloud and Big Data Computing (CBDCom 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.753-758, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Use of Artificial Intelligence for Improving PV Array Performance (Empirical Approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Macq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mercier Des Rochettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martin-Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32rd European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.1978-1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed User-Centered Approach For Control in Ambient Robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Air Traffic with Big Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EWG-DSS International Conference on Decision Support System Technology : Big data analytics for decision-making (ICDSST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belgrade, Serbia. pp. 46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Adaptive Context Learning Pattern: Overview and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International and Interdisciplinary Conference on Modeling and Using Context (CONTEXT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Larnaca, Cyprus. pp. 91-104, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25591-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and experimentations of self-organizing embedded agents allowing learning from demonstration in ambient robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.194-201, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulating Collaborative Scenarios for Designing an Assistant Ambient System that Supports Daily Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Collective Intelligence Technologies and Applications (ICCCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24069-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Pareto Front Scanning using an Adaptive Multi-Agent System for Multidisciplinary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Sensitive Robotic A Context-Aware Ubiquitous Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.242--248, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005282002420248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Pareto Front Scanning using a Multi-Agent System for Multidisciplinary Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Mathematical Methods, Computational Techniques and Intelligent Systems (MAMECTIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lisbonne, Portugal. pp.20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation d'agents embarqués pour l'apprentissage par démonstration : principes et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verstaevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modelica Language and the FMI Standard for Modeling and Simulation of Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Perles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Modelica Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Versailles, France. pp.189--196, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp15118189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de missions multi-satellites par système multi-agent coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-satellite mission planning using a self-adaptive multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Flandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 9th International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Cambridge, United States. pp. 11-20, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2015.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stepwise Refinement Based Development of Self-Organizing Multi-Agent Systems: Application to the Foraging Ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on Engineering Multi-Agent Systems (EMAS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris-, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14484-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pattern based Modelling for Self-Organizing Multi-Agent Systems with Event-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linas Laibinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Agents and Artificial Intelligence - ICAART 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp.229-236, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004906902290236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to MDO using an adaptive multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.457-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural Formalism and a MultiAgent Algorithm for Integrative Multidisciplinary Design Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.146-154, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2013.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-DLCAM: A Self-Design and Learning Cooperative Agent Model for Adaptive Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mefteh Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises @ WETICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hammamet, Tunisia. pp.39-41, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2013.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Aided Decision-Making using a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.419-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Based Design for Adaptive Multi-Agent Systems: Extensions for the ADELFE methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mefteh Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises @ International Conference on Collaboration Technologies and Infrastructures - WETICE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2013, Hammamet, Tunisia. pp.36-38, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2013.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stepwise Renement based Development of Self-Organizing Multi-Agent Systems: Application on the Foraging Ants (EUMAS 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Graja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Regayeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Multi-Agent Systems (EUMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT : Institut de Recherche en informatique de Toulouse, Dec 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural Formalism and a Multi-Agent Algorithm for Integrative Multidisciplinary Design Optimization (Workshop @ AAMAS 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems @ Twelfth International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting on a Novel Approach to MDO using an Adaptive Multi-Agent System (WCSMO 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization (WCSMO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Structural and Multidisciplinary Optimization (ISSMO), May 2013, Orlando, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Emergent Workflows using Adaptive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcady Rantrua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Collective Intelligence Technologies and Applications (ICCCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Craiova, Romania. pp.185-194, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40495-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Natural Domain Modeling for Cooperative Continuous Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Collective Intelligence Technologies and Applications (ICCCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Craiova, Romania. pp.437-446, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40495-5_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCoRe: a Self-Organizing Multi-Agent System for Decision Making in Dynamic Software Developement Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.288-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de crise par l'auto-organisation d'un collectif de robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gascuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSACE: Agent-Based Systems for Dynamic Task Allocation in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gascueña Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.255-259, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mefteh Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Technology and e-Services (ICITeS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2012, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICITeS.2012.6216639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-Based Metrics for Agent-Oriented Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Chella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1065-1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation d'un collectif de robots pour l'allocation dynamique de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès francophone sur la Reconnaissance des Formes et Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRIS : Laboratoire d'InfoRmatique en Image et Systèmes d'information, Lyon; AFIA : Association Française d'Intelligence Artificielle; AFRIF : Association Française de Reconnaissance et d'Interprétation des Formes, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Multi-Agent Systems (EUMAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, The, Netherlands. pp.114-128, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34799-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Assessment of Robot Team Cooperation Models Using Deliberative Control Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Gascueña Noheda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernández-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Ibero-American Conference on Artificial Intelligence (IBERAMIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cartagena de Indias, Colombia. pp.412-421, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34654-5_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Self-Combined Method Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Agent Oriented Software Engineering (AOSE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.168-178, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39866-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-adaptive Multi-Agent System for Abnormal Behavior Detection in Maritime Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th KES International Conference on Agent and Multi-Agent Systems: Technologies and Applications (KES-AMSTA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dubrovnick, Croatia. pp.174-185, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30947-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of an Adaptive Multi-Agent System Approach for Integrative Multidisciplinary Design Optimization (EUMAS 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-Agent Systems (EUMAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Multi-Agent Systems (EURAMAS), Dec 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Engineering and AOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra Molesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Omicini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Oriented Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.180-190, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19208-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPBR: Self-Adaptive Population Based Reasoning For Complex Product Design (ROADEF'11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Decision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de comportements illicites par SMA adaptatif : application à la surveillance maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Agent Frameworks: An Application in Multi-Robot Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.75-85, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Design and Implementation of Multi-Agent Systems: A Component-Based Two-Step Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Multi-Agent Systems (EUMAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAMAS, Dec 2010, Paris, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Agent Architectures to Build Dedicated Agent Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 'From Agent Theory to Agent Implementation' (AT2AI-7 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.483--488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Agent System for Multi-Sensor Maritime Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Salamanca, Spain. pp.285-290, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12384-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive Coordination for Robot Teams Accomplishing Critical Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Garijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Salamanca, Spain. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Multi-Agent pour la construction et l'évolution d'ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie. pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive methods for flexible job shop scheduling with due-dates, release-dates and machine perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yailen Martínez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Nowé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Self-tuning, self-configuring and self-generating search heuristics (Self* 2010) @ PPSN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for the evaluation of self-* systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Raibulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software Engineering for Adaptive and Self-Managing Systems (Workshop @ ICSE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1808984.1808988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goal-Oriented Approach for Modelling Self-Organising MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Penserini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering Societies in the Agents World (ESAW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Utrecht, Netherlands. pp.33-48, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10203-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganisation and Self-organisation in Multi-Agent Systems (OrgMod 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizational Modeling (OrgMod 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil de co-construction d'ontologies à partir de textes à l'aide d'un système multi-agent adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mbarki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Ontologies (JFO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Maritime Multi-Sensor Surveillance Using an Adaptive Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive systems with Interactive Sensors Conference (COGIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE Design, AMAS-ML in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Engineering Societies in the Agents World (ESAW 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Saint-Etienne, France. pp.105-120, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation et auto-organisation dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool For Generating Model Transformations By-example In Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Garcia-Magarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Fuentes-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Salamanca, Spain. pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ontology co-construction based on adaptive multi-agent technology (EUMAS 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Multi-Agent Systems (EUMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Ayia Napa, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation de systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Evaluating Problem Solving Self-* Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE 2009), 2009 Computation World: Future Computing, Service Computation, Cognitive, Adaptive, Content, Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Athenes, Greece. p. 137-145, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComputationWorld.2009.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Agent-Oriented Model Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Garcia-Magarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Fuentes Fernand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavón-Mestras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Workshop on Multi-Agent Systems (EUMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAMAS, Dec 2008, Bath, United Kingdom. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multi-agents auto-organisatrices pour un contrôle manufacturier intelligent et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation pour la conception d’agents par auto-ordonnancement coopératif de règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology Fragments Definition in SPEM for Designing Adaptive Methodology : a First Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Agent Oriented Software Engineering (AOSE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.213-224, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01338-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Systems which Generate Emergent Functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering Environment-Mediated Multi-Agent Systems (EEMMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dresden, Germany. pp.58-75, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85029-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Conference on Self-Adaption and Self-Organization (SASO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venise, Italy. p. 107 - 116, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd International Conference on Self-Adaptive and Self-Organizing Systems 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venice, Italy. pp.107--116, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Design: Simulation for Self-Designing Agents (EURAMAS 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-Agent Systems (EUMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Multi-Agent Systems (EURAMAS), Dec 2007, Hammamet, Tunisia. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-Agent Systems for Multidisciplinary Design Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.DS42 P 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et Contrôle des Activités des Navires en Mer (OCOSS 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovations dans les techniques pour l'observation des côtes et des océans : senseurs, modélisation et systèmes (OCOSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System for Building Dynamic Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS: International Foundation for Autonomous Agents and Multiagent Systems, May 2007, Honolulu, Hawaii, United States. pp.1278-1284, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1329125.1329399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Designing Adaptive Multi-Agent Systems (ESAW 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Workshop on Engineering Societies in the Agents World (ESAW 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87654-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes multidisciplinaires multi-objectifs par systèmes multi-agents adaptatifs : Application à la conception préliminaire avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation distribuée de fréquences par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Frequency Assignment Using Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cambridge, MA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2007.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScanMaris : an Adaptive and Integrative Approach for Wide Maritime Zone Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale on Cognitive systems with Interactive Sensors (COGIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stanford, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for Designing Adaptive Multi-Agent Systems (EUMAS 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Workshop on Multi-Agent Systems (EUMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Multi-Agent Systems, Dec 2007, Hammamet, Tunisia. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Design: Simulation for Self-Designing Agents (ESM 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st annual European Simulation and Modelling Conference (ESM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Julian, Malta. pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Ontology Co-Evolution from Texts: Principles and case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ermergent Semantics and Ontology Evolution (ESEO 2007) @ ISWC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Busan, South Korea. pp.70-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence as a Never-Ending Self-Organizing Process: Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Convention of the Society for the Study of Artificial Intelligence and the Simulation of Behaviour (AISB 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Artificial Intelligence and Simulation of Behaviour (AISB), Apr 2007, Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETTO: Emergent Timetabling by Cooperative Self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands. pp.31-45, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11734697_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Aided Preliminary Aircraft Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Design Conference (DESIGN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dubrovnik, Croatia. pp.409-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Multi-agent System Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehl Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Engineering Societies in the Agents World (ESAW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Kusadasi, Turkey. pp.142-152, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759683_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulating Multi-Agent System for Multi-Disciplinary Optimisation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Druot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Multi-Agent Systems (EUMAS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisbon, Portugal. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Self-organising Emergent Systems Design with Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Engineering Societies in the Agents World VII (ESAW 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Neo-computation Based on Emergent Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd German Conference on Multi-Agent System Technologies (MATES 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Koblenz, Germany. pp.237-239, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11550648_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Programming Feasibility Study using Self-Organizing Instruction-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1139-1140, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082473.1082662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in Emergent Programming Using Self-organizing Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.450-459, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-organization to design robust and adaptive collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Sep 2005, Barcelona, Spain. pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Timetabling Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications IV - 4th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.440-449, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic approach to Emergent Programming - Feasibility Study for Engineering Adaptive Systems using Self-Organizing Instruction-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Engineering Self-Organising Applications (ESOA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.16-30, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11734697_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Within ADELFE Framework: An Application to a Timetabling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1506-1507, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ADELFE Methodology to a Mechanism Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1508-1509, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sample Application of ADELFE Focusing on Analysis and Design The Mechanical Synthesis Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.231--244, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray Computers: frontiers of self-Organization for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Zambonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tolksdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (ENABL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2004, Modena, Italy. pp.403-408, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2004.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Self-Organizing Applications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems, Nature-Inspired Approaches to Software Engineering [revised and extended papers presented at the Engineering Self-Organising Applications Workshop, {ESOA} 2003, held at {AAMAS} 2003 in Melbourne, Australia, in July 2003 and selected invited papers from leading researchers in self-organisation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.283-298, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24701-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents pour l'extraction d'ontologies à partir de textes:revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ATALA sur les Relations entre Systèmes Multi-Agents et le Traitement Automatique des Langues (AGENTAL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA : Association pour le Traitement Automatique de la Langue, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Agents’ Behaviors and Interactions within the Framework of ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Engineering Societies in the Agents World (ESAW'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Londres, United Kingdom. pp.311-327, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25946-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Some Multi-Agent Meta-Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Turci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Zambonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Agent-Oriented Software Engineering (AOSE 2004) @ AAMAS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, New-York, United States. pp.62-77, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30578-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Simulation for Flood Forecast: an Adaptive Multi-Agent System STAFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wales, Aberystwyth; Society for the Study of Artificial Intelligence and the Simulation of Behaviour, Apr 2003, Aberystwyth, United Kingdom. pp.109 -115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living design for open computational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Linz, Austria. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2003.1231442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organizing Agents for Mechanical Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Engineering Self-Organising Applications (ESOA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.169-185, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24701-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMAS Theory for Complex Problem Solving Based on Self-organizing Cooperative Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Theory And Practice of Open Computational Systems (TAPOCS 2003) @ WETICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2003, Linz, Austria. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2003.1231441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE: a methodology for adaptive multi-agent systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Madrid, Spain. pp.156-169, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39173-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Organisations, Emergence of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wales, Aberystwyth, Apr 2003, Aberystwyth, United Kingdom. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation Between Human and Complex System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on the Design of Cooperative Systems (COOP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAFF : un système multi-agent adaptatif en prévision de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sontheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées francophones sur les systèmes multi-agents (JFSMA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Lille, France. pp.87--98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un défi pour les SMA: explorer l'émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Intelligence Artificielle Distribuée et des Systèmes Multi-Agents (JFIADSMA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Lille, France. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABROSE: Multi Agent Systems for Adaptive Brokerage (2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bi-Conference Workshop on Agent-Oriented Information Systems (AOIS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Toronto, Ontario, Canada. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABROSE: Multi-Agent Systems for Adaptive Brokerage (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Modelling Autonomous Agents in a Multi-Agent World (MAAMAW 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABROSE : Des systèmes multi-agents pour le courtage adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFSMA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Saint Jean-de-Vêtre, Loire, France. pp.117-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORSIC: A Self-Organizing Training System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Information Systems, Analysis and Synthesis (ISAS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Complex Adaptive Systems based on Cooperative Self-organisation. Demonstration in Electronic Commerce (SOMAS 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Self-organisation in Multi-Agent Systems (SOMAS 2000) @ Emergent Computing Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Milton Keynes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORSIC: a Self-Organizing Training System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems and Applications (ISA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Institution of Electrical Engineers, Dec 2000, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodologies orientées multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Intelligence Artificielle Distribuée et Systèmes Multi-Agents (JFSMA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Saint Jean-de-Vêtre, Loire, France. pp.191-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agentification du code en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Ecole d'Informatique des Systèmes Parallèles et Répartis - Code Mobile (ISYPAR 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Toulouse, France. pp.41--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Multi-Agent Tool For Electronic Commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshops on Enabling Technologies : Infrastructure for Collaborative Enterprises (WET ICE 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2000, Gaithersburg, Maryland, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2000.883705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements individuels adaptatifs dans un environnement dynamique pour l'exploitation collective de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Intelligence Artificielle Située (IAS 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrose: Self-organization and Learning in Multi-Agent Based Brokerage Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleutherios Athanassiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Intelligence and Services in Networks (IS&amp;N 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Barcelona, Spain. pp.41--54, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48888-X_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer pour apprendre sans présupposer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning : from natural principles to artificial methods 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour le Développement de la Recherche Interdisciplinaire (AIDRI), Jun 1997, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties analysis of a learning algorithm for adaptative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Computing Anticipatory Systems (CASYS 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une technique multi-agent pour rechercher des informations réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones IAD SMA 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, La Colle sur Loup, France. pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes coopératives individuelles pour l'adaptation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Intelligence Artificielle Distribuée et des Systèmes Multi-Agents (JFIAD-SMA 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Port Camargue, France. pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of individual cooperative attitude for collective learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Modelling Autonomous Agents in a Multi-Agent World (MAAMAW 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'apprentissage dans un univers multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée du PRC GDR IA : les systèmes multi-agents 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Groupe de Recherche en Intelligence Artificielle, Feb 1996, Toulouse, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative and mobile agents to find relevant information in a distributed resources network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence-based tools to help W3 users 1996 @ Fifth international conference on World Wide Web (WWW5 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; The International World Wide Web Conference Committee, May 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une thèse pour l'auto-organisation des systèmes artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Européen de Systémique = 3rd European Congress on Systems Science (1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Européenne de Systemique = European Systems Science Union; AFCET : Association française pour la cybernétique économique et technique; AIRS : Associazione italiana per la ricerca sui sistemi; ECONA : European Congress on Systems Science, Oct 1996, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of altruistic behaviors in multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Worshop on Decentralized Intelligent and Multi-agent systems (DIMAS 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science, University of Mining and Metallurgy (ICS-UMM/AGH); Committee of Automatics and Robotics, Polish Academy of Sciences (PAN), Nov 1995, Krakow, Poland. pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et évaluation d'une méthode d'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées francophones IAD&amp;SMA 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Saint Baldoph, Savoie, France. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adéquation fonctionnelle comme limite des systèmes auto-organisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de Rochebrune 95 - Evolution et organisation : Hasard et Contraintes dans la Genèse des Formes Collectives (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Megève, Haute-Savoie, France. pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative agents to improve adaptativity of multiagent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Specialist Interest Group on expert Systems &amp; the Representation and reasoning Special Interest Group (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, British Computer Society, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intelligence artificielle collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Systèmes Multi-Agents du PRC-GRD I.A. (1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Product Design: Method and Experimental Results for Discovering New Characteristics Values (@ CSD&M 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Complex Systems Design &amp; Management (CSD&amp;M 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.Poster Session, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth IEEE International Conference on Self-Adaptive and Self-Organizing Systems, SASO 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Anwitaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Scholtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Computer Society, pp.252, 2012, ISBN 978-1-4673-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organising Software - From Natural to Artificial Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos, Anthony. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Natural Computing Series (NCS), 978-3-642-17348-6. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based Design and Evaluation of Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Cossentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cossentino, Massimo; Fortino, Giancarlo; Gleizes, Marie-Pierre; Pavon, Juan. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18 (10), pp.1425-1536, 2010, Special issue: Simulation Modelling Practice and Theory, ISSN: 1569-190X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World VI: 6th International Workshop, ESAW 2005, Kusadasi, Turkey, October 26-28, 2005, Revised Selected and Invited Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Dikenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dikenelli, Oguz; Gleizes, Marie-Pierre; Ricci, Alessandro. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3963, 2006, Lecture Notes in Computer Science (LNCS), 978-3-540-34451-3. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agent Systems: The Agent-Oriented Software Engineering Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bergenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Zambonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergenti, Federico; Gleizes, Marie-Pierre; Zambonelli, Franco. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluwer Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, XXX, 505 p., 2004, Multiagent Systems, Artificial Societies, and Simulated Organizations book series (MASA), 978-1-4020-8057-9. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b116049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mefteh Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cossentino, Massimo; Hilaire, Vincent; Molesini, Ambra; Seidita, Valeria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Agent-Oriented Design Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-64, 2013, 978-3-642-39975-6. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39975-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical Ambient Systems: From Test Scenario to Scientific Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calvary, Gaëlle; Delot, Thierry; Sèdes, Florence; Tigli, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - WILEY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-329, 2012, 978-1848214378. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118580974.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes sociotechniques ambiants : du scénario aux verrous scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CALVARY, Gaëlle; DELOT, Thierry; SEDES Florence; TIGLI, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et intelligence ambiante : des capteurs aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.341-362, 2012, Traité Informatique et Systèmes d'Information, IC2, 978-2746229815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Self-organising Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software: From Natural to Artificial Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (Chapter: Engineering Artificial Self-Organising Systems), </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-312, 2011, Natural Computing Series book series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation (chapter of &amp;quot;Self-organising Software&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Di Marzo Serugendo; Marie-Pierre Gleizes; Anthony Karageorgos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-226, 2011, Natural Computing Series book series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and Multi-Agents Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 2011, Natural Computing Series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Definitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software From Natural to Artificial Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-75, 2011, Natural Computing Series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organising Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo, Giovanna; Gleizes, Marie-Pierre; Karageorgos Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software From Natural to Artificial Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-32, 2011, Natural Computng Series (NCS), 978-3-642-17347-9. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et Contrôle des Activités des Navires en Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Littaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jangal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de l'IGA J. Roujansky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité globale : Réalité, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 10 p., 2009, 978-2-271-06841-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes orientées agent et multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. El Fallah-Seghrouchni; J.-P. Briot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, chapter 2, 2009, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et adaptation de nouveaux savoirs : rapport d'expérience en théorie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Albaladejo; Philippe Geslin; Danièle Magda; Pascal Salembier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise à l'épreuve : Le transfert des connaissances scientifiques en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-118, 2009, Collection : Update Sciences &amp; Technologies, 978-2759200900. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.albal.2009.01.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-operative Self-organising mechanisms for designing complex adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogg, Jan; Geyer, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity, Science &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-97, 2007, 978-1846192036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Self-Adaptive Multi-Agent Systems: the ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henderson-Sellers, B.; Giorgini, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, 9781591405818. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-581-8.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Conception de Systèmes Multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Occello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFTA : Observatoire Français des Techniques Avancées. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes Multi-Agents - Collection ARAGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec&amp;doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-76, 2004, 978-2906028159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADELFE Methodology - Designing Adaptive Cooperative Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bergenti; Marie-Pierre Gleizes; Franco Zambonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-176, 2004, Multiagent Systems, Artificial Societies, and Simulated Organizations, 978-1-4020-8057-9. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8058-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Architecture to Design Self-Organizing Collectives: Principles and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Alonso; Daniel Kudenko; Dimitar Kazakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2636, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-158, 2002, Lecture Notes in Computer Science, 978-3-540-40068-4. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44826-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">neOCampus - Démonstrateur de campus connecté, innovant, intelligent, durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevet: Procédé et dispositif d'élaboration d'un programme d'acquisition de données complexes par une constellation de dispositifs d'acquisition de données élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rainjonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de systèmes multi-agents adaptatifs : contraintes et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project VILAGIL-MaaS: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT/RR–2022–06–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un algorithme d'initialisation d'un système multi-FMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelfe fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR--2009-26—FR, IRIT : Institut de Recherche Informatique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoTextes (Ontologies et Textes) - Bilan du projet de recherche financé au titre du BQR 2007/AO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations de modèles pour la conception de systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation in Multi-Agent System (2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Karageorgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité T0+24 du projet CNET ARCADIA : Accès intelligent à l'information répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fraboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie de la coopération pour l'auto-organisation des systèmes artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT/97-58-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité T0+18 du projet CNET ARCADIA : Accès intelligent à l'information répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité T0+12 du projet CNET ARCADIA : Accès intelligent à l'information répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fraboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité T0+6 du projet CNET : ARCADIA Accès intelligent à l'information répartie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fraboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] IRIT : Institut de Recherche en Informatique de Toulouse, France. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Collective et Calcul Emergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carpuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Machonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT/94-65-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 1994, pp.1-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId560"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady Rantrua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guastella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028967" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04595919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Nourhashemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-019-00400-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Graja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Migeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2016.10001862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.1-25" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.159-183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maesen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gascue&#241;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Caballero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-141199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brax" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.371-395" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor No&#235;l" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welcomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Redon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemouzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Littaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Karageorgos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888905000494" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zambonelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mamei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tolksdorf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2005.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510490509090" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hordonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duverneuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739108v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanco-Volle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Povlovitsch Seixas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Nhi Ngo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goursolle Ana&#239;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ackerman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali G&#233;rino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marcillaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564460" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyal Zafar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146042v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010298503530360" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009117802580265" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houssin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jammot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02158902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouysset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007381902140223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930103v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crasnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_38" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Esteoule" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barthod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2018.00018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905760" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006654502760281" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839097v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nigon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006247302750286" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740025v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712560v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chilard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCST.2016.7886584" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397400" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871333v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59294-7_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Belghache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2017.8244684" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0121" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740011v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Macq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mercier Des Rochettes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Carron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cristi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Flandin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2015.9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp15118189" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712592v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Triki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24069-5_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342997v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25591-0_7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.056" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meunier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190209v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005282002420248" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399875v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079535v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260611v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14484-9_3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171940v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Laibinis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004906902290236" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mefteh Mejri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.60" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792676v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jorquera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792677v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Regayeg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168733v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.103" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148192v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.58" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669167v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143049v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40495-5_19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40495-5_44" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264574v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Bonjean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660965v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacouture" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gascuena" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITeS.2012.6216639" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gascue&#241;a Noheda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_32" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8WQ5J8GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792681v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chella" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cossentino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656512v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34799-3_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34654-5_42" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792684v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39866-7_10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792685v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30947-2_21" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Molesini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Omicini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19208-1_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796064v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_10" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674842v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raibulet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1808984.1808988" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12384-9_34" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796075v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796080v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yailen Mart&#237;nez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wauters" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Verbeeck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796076v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675582v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComputationWorld.2009.100" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798554v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Morandini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Penserini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10203-5_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675584v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798555v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798558v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800704v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4_6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Garcia-Magarino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Fuentes-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675573v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798557v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405592v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clair" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2008.19" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800707v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clair" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800710v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Fuentes Fernand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pav&#243;n-Mestras" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800706v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798561v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01338-6_6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800703v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798562v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85029-8_5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811073v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329399" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800716v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800719v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87654-0_18" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800715v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800713v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748273v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205874v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2007.18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800720v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747879v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800718v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_16" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F5R3HXVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205637v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11734697_3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7PZN8BNW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811077v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205636v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehl Mellouli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759683_9" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LNGFPLS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811079v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811082v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11734697_2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812462v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550648_24" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811081v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082662" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812461v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_45" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205860v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205855v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_44" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FC7N5S81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812472v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Turci" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30578-1_5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205632v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.93" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205633v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.66" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205865v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_17" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT34GXJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812470v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2004.58" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812468v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205630v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2003.1231442" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818128v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818125v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_12" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818126v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2003.1231441" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205160v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyruqueou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39173-8_12" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8RSBKRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818127v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818132v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821486v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821484v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sontheimer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818131v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821488v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821491v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2000.883705" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821494v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821490v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821493v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821495v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Casteran" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821489v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821498v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleutherios Athanassiou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48888-X_6" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821496v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Topin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837264v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837260v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837266v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piquemal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837271v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837265v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837267v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837268v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837272v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837276v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837275v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792690v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353177v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robertson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Data Anwitaman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Scholtes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796072v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-17348-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796078v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pavon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/simulation-modelling-practice-and-theory/vol/18/issue/10" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811078v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Dikenelli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/11759683" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759683" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812469v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bergenti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b116049" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b116049" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792675v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-39975-6_3" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39975-6_3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792688v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792686v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/informatique-et-intelligence-ambiante/calvary/descriptif-9782746229815" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796069v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796070v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03372912v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796065v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_12" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_12" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796068v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798552v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-mise-a-l-epreuve--9782759200900-page-105.htm" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.albal.2009.01.0105" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675567v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747883v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jangal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811069v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Complexity-Science-and-Society/Bogg-Geyer/p/book/9781846192036" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201528v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/systemes-multi-agents-arago-29/ofta/descriptif-9782906028159" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205946v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ku3714781x30q625/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8058-1_11" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123459v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/8gqx5072vmbl32ta/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44826-8_9" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJRN6N3V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033972v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155052v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821487v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213949v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798559v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811070v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812463v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837261v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837270v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837269v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837274v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady Rantrua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Guastella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028967" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04595919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Nourhashemi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-019-00400-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;ninou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rainjonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.1-25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Graja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Migeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maurel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.159-183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2016.10001862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maesen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gascue&#241;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Caballero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Machonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IFS-141199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brax" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.371-395" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Sellami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.97-124" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F239D68F17166ACA20744DD8165D408A32FB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor No&#235;l" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemouzy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welcomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Redon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Littaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Karageorgos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888905000494" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zambonelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mamei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tolksdorf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2005.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510490509090" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hordonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duverneuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739108v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanco-Volle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Povlovitsch Seixas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Nhi Ngo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goursolle Ana&#239;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ackerman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali G&#233;rino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03561890v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564460" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marcillaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398611v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyal Zafar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146042v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010298503530360" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114231v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942770v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009117802580265" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houssin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jammot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02158902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouysset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007381902140223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930103v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_37" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Esteoule" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barthod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crasnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_38" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2018.00018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905760" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279380v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94580-4_12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Guivarch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006654502760281" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613785v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nigon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chilard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCST.2016.7886584" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397400" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59294-7_17" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641016v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Belghache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2017.8244684" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006247302750286" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0121" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Macq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mercier Des Rochettes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Carron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cristi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25591-0_7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.056" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Triki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24069-5_18" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meunier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005282002420248" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079535v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198237v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp15118189" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665196v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Flandin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2015.9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260611v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14484-9_3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171940v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Laibinis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004906902290236" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168733v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jorquera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148099v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.103" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148192v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mefteh Mejri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.58" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148280v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.60" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792678v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Regayeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792676v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143049v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40495-5_19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40495-5_44" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264574v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Bonjean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660965v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacouture" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gascuena" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gascue&#241;a Noheda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_32" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8WQ5J8GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITeS.2012.6216639" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792681v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chella" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cossentino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656512v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34799-3_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34654-5_42" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792684v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39866-7_10" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792685v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30947-2_21" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792689v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Molesini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Omicini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19208-1_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796064v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796066v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_10" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796079v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798549v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12384-9_34" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796075v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rougemaille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yailen Mart&#237;nez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Wauters" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Verbeeck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Now&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674842v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raibulet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1808984.1808988" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798554v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Morandini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Penserini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10203-5_4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675584v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798555v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798558v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800704v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4_6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675577v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798551v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Garcia-Magarino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Fuentes-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798557v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675573v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComputationWorld.2009.100" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Fuentes Fernand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pav&#243;n-Mestras" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clair" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800703v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798561v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01338-6_6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798562v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85029-8_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405592v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clair" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2008.19" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800707v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811073v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800713v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748273v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329399" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800719v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87654-0_18" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800715v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800716v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205874v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2007.18" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747879v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800718v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800717v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800712v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205637v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11734697_3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7PZN8BNW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811077v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205636v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehl Mellouli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759683_9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LNGFPLS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811079v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205872v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_16" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F5R3HXVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550648_24" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811081v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082662" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_45" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205860v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205855v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_44" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FC7N5S81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811082v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11734697_2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205632v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.93" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205633v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.66" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_17" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT34GXJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812470v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2004.58" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812468v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812472v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Turci" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30578-1_5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818128v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205630v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2003.1231442" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818125v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_12" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818126v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2003.1231441" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205160v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyruqueou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39173-8_12" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8RSBKRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818127v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821486v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821484v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sontheimer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818131v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818132v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821488v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821494v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821490v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821493v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821492v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821495v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Casteran" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821489v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821491v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2000.883705" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821496v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Topin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821498v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleutherios Athanassiou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48888-X_6" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837260v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837259v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837264v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837271v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837265v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piquemal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837268v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837267v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837266v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837272v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837276v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837273v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carpuat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837275v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837278v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792690v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353177v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robertson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Data Anwitaman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Scholtes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796072v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-17348-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796078v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pavon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/simulation-modelling-practice-and-theory/vol/18/issue/10" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811078v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Dikenelli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ricci" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/11759683" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759683" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812469v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bergenti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b116049" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b116049" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792675v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-39975-6_3" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39975-6_3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792688v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118580974.ch14" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792686v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/informatique-et-intelligence-ambiante/calvary/descriptif-9782746229815" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796065v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_12" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03372912v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796068v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_5" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796070v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_3" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_3" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796069v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-17348-6_2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747883v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jangal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675567v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798552v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-mise-a-l-epreuve--9782759200900-page-105.htm" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.albal.2009.01.0105" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811069v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Complexity-Science-and-Society/Bogg-Geyer/p/book/9781846192036" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201528v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/systemes-multi-agents-arago-29/ofta/descriptif-9782906028159" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205946v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ku3714781x30q625/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8058-1_11" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123459v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/8gqx5072vmbl32ta/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44826-8_9" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJRN6N3V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033972v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155052v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821487v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213949v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798559v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811070v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812463v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837261v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837263v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837270v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837269v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837274v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837277v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>