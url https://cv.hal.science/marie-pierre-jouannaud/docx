--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -204,187 +204,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prononciation en (anglais) L2 : perspectives cognitives et questions de fond pour une didactique focalisée sur &amp;quot;le sens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using R to Apply Open Science Principles in Second Language Acquisition and Didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La clé des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12a6r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04821271v1</w:t>
+                <w:t xml:space="preserve">halshs-04821777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using R to Apply Open Science Principles in Second Language Acquisition and Didactics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prononciation en (anglais) L2 : perspectives cognitives et questions de fond pour une didactique focalisée sur &amp;quot;le sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather E. Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La clé des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04821777v1</w:t>
+                <w:t xml:space="preserve">halshs-04821271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing posters to learn how to teach English</w:t>
               </w:r>
@@ -461,51 +461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation phonologique des mots en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1757,165 +1757,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the link between prosodic sensitivity and listening comprehension for French learners of English</w:t>
+                <w:t xml:space="preserve">La place du lexique dans l’enseignement de l’anglais en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris 8, Apr 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">SAES 2023 - Transmission(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371673v1</w:t>
+                <w:t xml:space="preserve">hal-04371670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du lexique dans l’enseignement de l’anglais en France</w:t>
+                <w:t xml:space="preserve">Investigating the link between prosodic sensitivity and listening comprehension for French learners of English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAES 2023 - Transmission(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris 8, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371670v1</w:t>
+                <w:t xml:space="preserve">hal-04371673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the Processing Instruction model for elementary school learners of L2 English</w:t>
               </w:r>
@@ -2322,843 +2322,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+                <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVAL2019 - Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. pp.185-203</w:t>
+              <w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368784v1</w:t>
+                <w:t xml:space="preserve">hal-02520635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence in favor of combining different kinds of vocabulary tests as diagnostic tools of inadequate listening comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Vocab@Leuven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520635v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence in favor of combining different kinds of vocabulary tests as diagnostic tools of inadequate listening comprehension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocab@Leuven</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">EVAL2019 - Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. pp.185-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171088v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrea Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171114v1</w:t>
+                <w:t xml:space="preserve">hal-01811082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171120v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From placement to diagnostic testing: improving feedback to learners and other stakeholders in SELF (Système d’Evaluation en Langues à visée Formative)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broad Perspectives on Language Education in the Globalized World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117525v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01939260v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+                <w:t xml:space="preserve">From placement to diagnostic testing: improving feedback to learners and other stakeholders in SELF (Système d’Evaluation en Langues à visée Formative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cervini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Broad Perspectives on Language Education in the Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811082v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking a specialised reading comprehension examination on the CEF a posteriori</w:t>
               </w:r>
@@ -3436,191 +3436,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2 input in French official instructions for elementary school</w:t>
+                <w:t xml:space="preserve">Elaboration d’un test de positionnement/diagnostic en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Child Foreign Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire Tice-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171096v1</w:t>
+                <w:t xml:space="preserve">hal-02521815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un test de positionnement/diagnostic en anglais</w:t>
+                <w:t xml:space="preserve">L2 input in French official instructions for elementary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Tice-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Child Foreign Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521815v1</w:t>
+                <w:t xml:space="preserve">hal-03171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4999,51 +4999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12a6r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03880755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03170753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12a6r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03880755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03170753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>