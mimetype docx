--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -204,187 +204,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using R to Apply Open Science Principles in Second Language Acquisition and Didactics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prononciation en (anglais) L2 : perspectives cognitives et questions de fond pour une didactique focalisée sur &amp;quot;le sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather E. Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La clé des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04821777v1</w:t>
+                <w:t xml:space="preserve">halshs-04821271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prononciation en (anglais) L2 : perspectives cognitives et questions de fond pour une didactique focalisée sur &amp;quot;le sens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using R to Apply Open Science Principles in Second Language Acquisition and Didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La clé des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12a6r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04821271v1</w:t>
+                <w:t xml:space="preserve">halshs-04821777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing posters to learn how to teach English</w:t>
               </w:r>
@@ -461,51 +461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation phonologique des mots en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2322,843 +2322,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">EVAL2019 - Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. pp.185-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520635v1</w:t>
+                <w:t xml:space="preserve">hal-02368784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence in favor of combining different kinds of vocabulary tests as diagnostic tools of inadequate listening comprehension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluations croisées dans le cadre du projet LUCIOLE : vers une amélioration du dispositif et de la compréhension orale en anglais chez des élèves francophones de cycles 2-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocab@Leuven</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">59e congrès de la SAES — Atelier 23 : Didactique (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171088v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence in favor of combining different kinds of vocabulary tests as diagnostic tools of inadequate listening comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVAL2019 - Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Grenoble, France. pp.185-203</w:t>
+              <w:t xml:space="preserve">Vocab@Leuven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368784v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811082v1</w:t>
+                <w:t xml:space="preserve">hal-03171114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01939260v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais sur tablette pour les élèves de CP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From placement to diagnostic testing: improving feedback to learners and other stakeholders in SELF (Système d’Evaluation en Langues à visée Formative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cervini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Broad Perspectives on Language Education in the Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171114v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre méthode expérimentale et recherche-développement : un jeu pour développer la compréhension de l’oral au primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUCIOLE, an English listening comprehension learning game for 6-9 year olds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrea Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les méthodologies de la recherche dans le domaine de l’acquisition et de l’apprentissage des langues secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171120v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From placement to diagnostic testing: improving feedback to learners and other stakeholders in SELF (Système d’Evaluation en Langues à visée Formative)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LUCIOLE : un jeu sérieux en anglais pour les élèves de CP sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broad Perspectives on Language Education in the Globalized World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">58e congrès de la SAES — 8 : Didactique et acquisition (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117525v1</w:t>
+                <w:t xml:space="preserve">halshs-01939260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking a specialised reading comprehension examination on the CEF a posteriori</w:t>
               </w:r>
@@ -3436,191 +3436,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un test de positionnement/diagnostic en anglais</w:t>
+                <w:t xml:space="preserve">L2 input in French official instructions for elementary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Tice-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Child Foreign Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521815v1</w:t>
+                <w:t xml:space="preserve">hal-03171096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2 input in French official instructions for elementary school</w:t>
+                <w:t xml:space="preserve">Elaboration d’un test de positionnement/diagnostic en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Child Foreign Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire Tice-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171096v1</w:t>
+                <w:t xml:space="preserve">hal-02521815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3839,217 +3839,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérationnalisation du construit de compétence pragmatique dans un test de positionnement en anglais langue étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of an EFL listening comprehension learning game on phonemic awareness in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude ReAL2 - L’acquisition de la compétence pragmatique en L2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">ATFLY 2022 – Advances in Teaching Foreign Languages to Young Learners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Wuppertal, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880755v1</w:t>
+                <w:t xml:space="preserve">hal-03865677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an EFL listening comprehension learning game on phonemic awareness in French</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opérationnalisation du construit de compétence pragmatique dans un test de positionnement en anglais langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATFLY 2022 – Advances in Teaching Foreign Languages to Young Learners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Wuppertal, Germany. </w:t>
+              <w:t xml:space="preserve">Journées d'étude ReAL2 - L’acquisition de la compétence pragmatique en L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865677v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4999,51 +4999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12a6r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03880755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03170753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12a6r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrea Soh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03880755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lllt.62.11cha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Scanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03170753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2024.2024.19074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>