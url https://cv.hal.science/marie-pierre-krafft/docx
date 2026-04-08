--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -316,291 +316,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Scientists’ Statement on the Chemical Definition of PFASs”</w:t>
+                <w:t xml:space="preserve">Nonpolar Thermodynamically Stable Nanodrop Emulsions with Film-Forming Capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Wallington</w:t>
+                <w:t xml:space="preserve">Xianhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierangelo Metrangolo</w:t>
+                <w:t xml:space="preserve">Francis Rondelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ameduri</w:t>
+                <w:t xml:space="preserve">Jérôme Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Armelao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00642⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (27), pp.24797-24805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c02301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372327v1</w:t>
+                <w:t xml:space="preserve">hal-05399882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonpolar Thermodynamically Stable Nanodrop Emulsions with Film-Forming Capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on “Scientists’ Statement on the Chemical Definition of PFASs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Wallington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianhe Liu</w:t>
+                <w:t xml:space="preserve">Pierangelo Metrangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Rondelez</w:t>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Combet</w:t>
+                <w:t xml:space="preserve">Lidia Armelao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schmutz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentina Dichiarante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (27), pp.24797-24805. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), pp.1587-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c02301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399882v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of droplets and bubbles and their applications: current challenges and future opportunities</w:t>
               </w:r>
@@ -684,261 +684,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration-Dependent Viscoelasticity of Poloxamer-Shelled Microbubbles</w:t>
+                <w:t xml:space="preserve">Higher-Order Mesoscopic Self-Assembly of Fluorinated Surfactants on Water Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiraku Tabata</w:t>
+                <w:t xml:space="preserve">Motomu Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Koyama</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kenji Yoshida</w:t>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02690⟩</w:t>
+              <w:t xml:space="preserve">NPG Asia Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41427-023-00466-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935393v1</w:t>
+                <w:t xml:space="preserve">hal-03983642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Mesoscopic Self-Assembly of Fluorinated Surfactants on Water Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration-Dependent Viscoelasticity of Poloxamer-Shelled Microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiraku Tabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Koyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motomu Tanaka</w:t>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+                <w:t xml:space="preserve">Kenji Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG Asia Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 15 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.433-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41427-023-00466-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983642v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Composite Nanoarchitectonics with a Graphitic Core, Dendrimer and Fluorocarbon Domains, and a Poly(ethylene glycol) Shell as O 2 Reservoirs for Reactive Oxygen Species Production</w:t>
               </w:r>
@@ -1058,51 +1058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First quantitative assessment of the adsorption of a fluorocarbon gas on phospholipid monolayers at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,343 +1290,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering bioactive coatings of metal oxide nanoparticles and surfaces through phosphonate dendrons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alleviating tumor hypoxia with perfluorocarbon-based oxygen carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NJ05565G⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coph.2020.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018407v1</w:t>
+                <w:t xml:space="preserve">hal-02958999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviating tumor hypoxia with perfluorocarbon-based oxygen carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorocarbon Gas Exposure Induces Disaggregation of Nanodiamond Clusters and Enhanced Adsorption, Enabling Medical Microbubble Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Mendoza-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coph.2020.08.010⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (9), pp.8897-8905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958999v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorocarbon Gas Exposure Induces Disaggregation of Nanodiamond Clusters and Enhanced Adsorption, Enabling Medical Microbubble Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estefania Mendoza-Ortega</w:t>
+                <w:t xml:space="preserve">Mastering bioactive coatings of metal oxide nanoparticles and surfaces through phosphonate dendrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Vu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Perton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (9), pp.8897-8905. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c01651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ05565G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958993v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano Meets Micro-Translational Nanotechnology in Medicine: Nano-Based Applications for Early Tumor Detection and Therapy</w:t>
               </w:r>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasim Abuillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Veschgini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2008,542 +2008,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Desorption of a Phospholipid from Single Microbubbles under Pulsed Ultrasound Irradiation for Ultrasound-Triggered Drug Delivery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Vibration Characteristics and Persistence of Poloxamer- or Phospholipid-Coated Single Microbubbles under Ultrasound Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiraku Tabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Koyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03621⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 35 (35), pp.11322-11329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018465v1</w:t>
+                <w:t xml:space="preserve">hal-03018455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubbles decorated with dendronized magnetic nanoparticles for biomedical imaging: effective stabilization via fluorous interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Da Shi</w:t>
+                <w:t xml:space="preserve">Surfactant Micelles Enable Metal-Free Spirocyclization of Keto-Ynamides and Access to Aza-Spiro Scaffolds in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea V Vela-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Wallyn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Felder-Flesch</w:t>
+                <w:t xml:space="preserve">Tatiana Knaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.205⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (41), pp.6989-6993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410245v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant Micelles Enable Metal-Free Spirocyclization of Keto-Ynamides and Access to Aza-Spiro Scaffolds in Aqueous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbubbles decorated with dendronized magnetic nanoparticles for biomedical imaging: effective stabilization via fluorous interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Wallyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Vu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Perton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Beltran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
+                <w:t xml:space="preserve">Delphine Felder-Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901441⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2103-2115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959120v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Characteristics and Persistence of Poloxamer- or Phospholipid-Coated Single Microbubbles under Ultrasound Irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Adsorption and Desorption of a Phospholipid from Single Microbubbles under Pulsed Ultrasound Irradiation for Ultrasound-Triggered Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makiko Nakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozomi Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Koyama</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenji Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 35 (35), pp.11322-11329. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018455v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glance into the future of colloid and interface science: What outstanding young researchers tell us</w:t>
               </w:r>
@@ -2750,90 +2750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Behavior of Oligo(Ethylene Glycol) Dendrons Spread Alone and in Combination with a Phospholipid as Langmuir Monolayers at the Air/Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Vu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Maaloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Felder-Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (22), pp.4114. </w:t>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Cerium Salts and Cerium Oxide Nanoparticles on Microbubbles Can Be Induced by a Fluorocarbon Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea V Vela-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Habe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Veschgini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Spherulites of a Semi-Fluorinated Alkane: Controlled Access to Either Radial Or Ring-Banded Morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomø Mielke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,51 +3282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorocarbon Exposure Mode Markedly Affects Phospholipid Monolayer Behavior at the Gas/Liquid Interface. Impact on Size and Stability of Microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,77 +3377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Radial or Ring-Banded Nonbirefringent Spherulites of Semifluorinated Alkanes Coexistent with Close-Packed Self-Assembled Surface Nanodomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organization of Semifluorinated Alkanes and Related Compounds at Interfaces: Thin Films, Surface Domains and Two-Dimensional Spherulites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,243 +3938,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Nanometer-Scale Organization of Semifluorinated Alkane Monolayers at the Air/Water Interface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les alcanes semi-fluorés à la surface de l’eau : un auto-assemblage en deux dimensions hautement organisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 356, pp.84-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239023v1</w:t>
+                <w:t xml:space="preserve">hal-01444563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les alcanes semi-fluorés à la surface de l’eau : un auto-assemblage en deux dimensions hautement organisé</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-Range Nanometer-Scale Organization of Semifluorinated Alkane Monolayers at the Air/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lirnagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (22), pp.13497-13505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la201802x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444563v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-fluorinated alkanes in surface water</w:t>
               </w:r>
@@ -4236,109 +4236,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry, Physical Chemistry, and Uses of Molecular Fluorocarbon-Hydrocarbon Diblocks, Triblocks, and Related Compounds-Unique &amp;quot;Apblar&amp;quot; Components for Self-Assembled Colloid and Interface Engineering</w:t>
+                <w:t xml:space="preserve">Impact of perfluorooctylethane on the formation of a semi-crystalline liquid-condensed phase in a phospholipid monolayer and of perfluorooctyl bromide on the adsorption of albumin on such a monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Krafft</w:t>
+                <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Riess</w:t>
+                <w:t xml:space="preserve">T. R. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 109 (5), pp.1714-1792</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1-2), pp.180-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430824v1</w:t>
+                <w:t xml:space="preserve">hal-00430761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langmuir monolayer miscibility of single-chain partially fluorinated amphiphiles with tetradecanoic acid</w:t>
               </w:r>
@@ -4363,64 +4376,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Shibata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337 (1), pp.201-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4431,173 +4444,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perfluorooctylethane on the formation of a semi-crystalline liquid-condensed phase in a phospholipid monolayer and of perfluorooctyl bromide on the adsorption of albumin on such a monolayer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gerber</w:t>
+                <w:t xml:space="preserve">Chemistry, Physical Chemistry, and Uses of Molecular Fluorocarbon-Hydrocarbon Diblocks, Triblocks, and Related Compounds-Unique &amp;quot;Apblar&amp;quot; Components for Self-Assembled Colloid and Interface Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. R. Vandamme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. P. Krafft</w:t>
+                <w:t xml:space="preserve">J.G. Riess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (1-2), pp.180-187</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (5), pp.1714-1792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430761v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D.I. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (5), pp.293-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4616,441 +4616,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small phospholipid-coated gas bubbles can last longer than larger ones</w:t>
+                <w:t xml:space="preserve">Gas-filled microbubbles: development and optimization as ultrasound contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
+                <w:t xml:space="preserve">R. Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Waton</w:t>
+                <w:t xml:space="preserve">R. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (14), pp.1982-1985</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60, pp.A56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367851v1</w:t>
+                <w:t xml:space="preserve">hal-00366978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorocarbons, a new tool for the preservation of pancreatic islets in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Sencier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51, pp.S239-S240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-filled microbubbles: development and optimization as ultrasound contrast agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small phospholipid-coated gas bubbles can last longer than larger ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cave</w:t>
+                <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bencsik</w:t>
+                <w:t xml:space="preserve">G. Waton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 60, pp.A56</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (14), pp.1982-1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366978v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of perfluorocarbons (PFCs) on the preservation of in vitro pancreatic islets in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Donninguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Beitiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5092,103 +5092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorocarbons: New tool for islets preservation in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Sencier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (2), pp.372-374</w:t>
@@ -5306,390 +5306,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of fluorocarbons in lung surfactant therapy</w:t>
+                <w:t xml:space="preserve">Experimental evidence for a surface concentration-dependent mechanism of formation of hemimicelles in Langmuir monolayers of semi-fluorinated alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
+                <w:t xml:space="preserve">A. Gonzalez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry F. Vandamme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+                <w:t xml:space="preserve">C. Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Cells, Blood Substitutes and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.191-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292973v1</w:t>
+                <w:t xml:space="preserve">hal-00239358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorocarbons, life sciences and biomedical uses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.G. Riess</w:t>
+                <w:t xml:space="preserve">Potential use of fluorocarbons in lung surfactant therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry F. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Cells, Blood Substitutes and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (2), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10731190601188307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202119v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for a surface concentration-dependent mechanism of formation of hemimicelles in Langmuir monolayers of semi-fluorinated alkanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Perfluorocarbons, life sciences and biomedical uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Riess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.191-193</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.1185-1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239358v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long lived microbubbles for oxygen delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Waton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5727,77 +5727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorocarbons, new tool for the preservation of pancreatic islets in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,64 +5852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of fluorocarbons in lung surfactant therpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,64 +5973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The detrimental effect of serum albumin on the re-spreading of a dipalmitoyl phosphatidylcholine Langmuir monolayer is couonteracted by a fluorocarbon gas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6068,77 +6068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of perfluorocarbides on the reconstitution kinetics of the basal lamina of pancreatic islets in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,64 +6193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The detrimental effect of serum albumin on the re-spreading of a dipalmitoyl phosphatidylcholine Langmuir monolayer is counteracted by a fluorocarbon gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6288,103 +6288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated fluid polyhedral vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzalez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Waton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (4), pp.756-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6448,51 +6448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nakahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Shibata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (25), pp.12634-12644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6517,64 +6517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidization of a Dipalmitoyl Phosphatidylcholine Monolayer by Fluorocarbon Gases : Potential Use in Lung Surfactant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,70 +6641,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidization of DPPC monolayer by fluorocarbon gases. Potential application in lung surfactant therapy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">PH. Fluidization of DPPC monolayer by fluorocarbon gases. Potential application in lung surfactant therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,107 +6738,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 90, pp.3184-3192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129868v1</w:t>
+                <w:t xml:space="preserve">hal-00158040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound contrast microbubbles with exceptionally long life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Waton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6870,70 +6870,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PH. Fluidization of DPPC monolayer by fluorocarbon gases. Potential application in lung surfactant therapy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Fluidization of DPPC monolayer by fluorocarbon gases. Potential application in lung surfactant therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,107 +6967,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 90, pp.3184-3192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158040v1</w:t>
+                <w:t xml:space="preserve">hal-00129868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Evidence for Highly Organized Networks of Circular Surface Micelles of Surfactant at the Air-Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,64 +7143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing Crystallization of Phospholipids in Monolayers : A New Approach to Lung-Surfactant Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7285,64 +7285,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing crystallization of phospholipids in monolayers : a new approach to lung surfactant therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th.F. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,51 +7458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bratskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Petkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20, pp.1047-1050. </w:t>
@@ -7552,51 +7552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions and microemulsions with a fluorocarbon phase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chittofrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7641,234 +7641,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscibility behavior of dipalmitoyl-phosphatidylcholine with a single-chain partially fluorinated amphiphile in Langmuir monolayers.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tubular microstructures made from nonchiral single-chain fluorinated amphiphiles: Impact of the structure of the hydrophobic chain on the rolling-up of bilayer membrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giulieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 265, pp.83-92</w:t>
+              <w:t xml:space="preserve">, 2003, 258, pp.335-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188282v1</w:t>
+                <w:t xml:space="preserve">hal-00188256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular microstructures made from nonchiral single-chain fluorinated amphiphiles: Impact of the structure of the hydrophobic chain on the rolling-up of bilayer membrane.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miscibility behavior of dipalmitoyl-phosphatidylcholine with a single-chain partially fluorinated amphiphile in Langmuir monolayers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hiranita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kawachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.F. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 258, pp.335-344</w:t>
+              <w:t xml:space="preserve">, 2003, 265, pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188256v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated vesicles made from combinations of phospholids and semi-fluorinated alkanes. Direct experimental evidence of the location of the semifluorinated alkane within the bilayer.</w:t>
               </w:r>
@@ -7975,51 +7975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cytotoxicity of new semi-fluorinated amphiphiles derived from dimorpholinophosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,77 +8113,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Shibata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 215, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8290,51 +8290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolayers made from fluorinated amphiphiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Krafft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8, pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9028,51 +9028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Nakahara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Shibata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wallington" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Metrangolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Armelao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dichiarante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhe Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rondelez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Bhardwaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeongsub Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96235-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Tabata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Koyama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02690" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomu Tanaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-023-00466-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitayal Admassu Workie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yu Kuo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwita Herlina Riskawati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattinee Krathumkhet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoko Imae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c09812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Counil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Mendoza-Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vela-Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.02.073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Vu Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hugoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Filippi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05565G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2020.08.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Siemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e W&#252;nsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020383" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Inci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Iskender" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necati Citak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Monn&#233; Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Mielke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Veschgini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900316" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Nakata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Tanimura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wallyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.205" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Vela-Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Knaub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.03.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sabrina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gallani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jourdan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riess" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01471" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Habe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshikawa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03997" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#248; Mielke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Yamamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01893" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20170431" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breuilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bonnet-Delpon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giulieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Krafft" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302037n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tewes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201009z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lirnagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201802x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Krafft" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Riess" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakahara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsuji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shibata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Vandamme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.I. Fletcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367851v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kleiss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sencier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bencsik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Donninguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beitiger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Dominguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F. Vandamme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10731190601188307" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Vandamme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandamme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Romero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.077008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.F. Vandamme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158040v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja044779e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M0NQLQDM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429493v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200462978" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LGHPZLQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129867v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165231v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Benattar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bratskaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petkova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la036174m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P5D2J3B4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188982v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chittofrati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Riess :" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiranita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawachi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Courrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188256v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michels" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Krafft :" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frossard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Ceaurriz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maturin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Sicart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00294-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00629-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0311BC57643F373659D43772E8CD5941D559301E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846298v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mathurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(99)00357-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922044v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rpnique Sadtler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199619761" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7544E6DB8B013F8E1A9BA11D76D1CA0C11502AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Nakahara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Shibata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhe Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rondelez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wallington" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Metrangolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Armelao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dichiarante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Bhardwaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeongsub Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96235-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomu Tanaka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-023-00466-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Tabata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Koyama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02690" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitayal Admassu Workie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yu Kuo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwita Herlina Riskawati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattinee Krathumkhet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoko Imae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c09812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Counil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Mendoza-Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vela-Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.02.073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2020.08.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Vu Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hugoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Filippi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05565G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Siemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e W&#252;nsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020383" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Inci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Iskender" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necati Citak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Monn&#233; Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Mielke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Veschgini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900316" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Vela-Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Knaub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wallyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Nakata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Tanimura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03621" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.03.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sabrina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gallani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jourdan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riess" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01471" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Habe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshikawa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03997" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#248; Mielke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Yamamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01893" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20170431" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breuilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bonnet-Delpon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giulieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Krafft" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302037n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tewes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201009z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lirnagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201802x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Vandamme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakahara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsuji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Krafft" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shibata" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430824v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Riess" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.I. Fletcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bencsik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Dominguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kleiss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sencier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Donninguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beitiger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Dominguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F. Vandamme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10731190601188307" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Vandamme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandamme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Romero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.077008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.F. Vandamme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja044779e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M0NQLQDM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429493v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200462978" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LGHPZLQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129867v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165231v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Benattar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bratskaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petkova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la036174m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P5D2J3B4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188982v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chittofrati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Riess :" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188282v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiranita" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawachi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Courrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michels" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Krafft :" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frossard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Ceaurriz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maturin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Sicart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00294-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00629-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0311BC57643F373659D43772E8CD5941D559301E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846298v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mathurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(99)00357-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922044v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rpnique Sadtler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199619761" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7544E6DB8B013F8E1A9BA11D76D1CA0C11502AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>