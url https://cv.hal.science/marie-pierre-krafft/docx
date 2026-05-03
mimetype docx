--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,8887 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...8830 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9028,51 +195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Nakahara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Shibata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139196" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianhe Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rondelez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c02301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wallington" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Metrangolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Armelao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dichiarante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajneesh Bhardwaj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeongsub Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96235-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motomu Tanaka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-023-00466-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Tabata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Koyama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yoshida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02690" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitayal Admassu Workie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yu Kuo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juwita Herlina Riskawati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattinee Krathumkhet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoko Imae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c09812" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Counil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Mendoza-Ortega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vela-Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.02.073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2020.08.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Vu Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hugoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Filippi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ05565G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Siemer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e W&#252;nsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scherberich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020383" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Inci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Arni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Iskender" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necati Citak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Monn&#233; Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Mielke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Veschgini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900316" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Vela-Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Knaub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wallyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Nakata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Tanimura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03621" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2019.03.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sabrina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.9b00474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gallani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jourdan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riess" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01471" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Habe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshikawa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03997" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#248; Mielke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Contal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihisa Yamamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01893" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20170431" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breuilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bonnet-Delpon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giulieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goldmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Krafft" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302037n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tewes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201009z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bardin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Faur&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lirnagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la201802x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Vandamme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakahara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsuji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Krafft" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shibata" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430824v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Riess" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.I. Fletcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bencsik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Dominguez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kleiss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sencier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Donninguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beitiger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Dominguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F. Vandamme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10731190601188307" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Vandamme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vandamme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Romero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.077008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th.F. Vandamme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Fontaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja044779e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M0NQLQDM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429493v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200462978" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LGHPZLQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129867v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165231v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Benattar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bratskaya" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petkova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la036174m" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P5D2J3B4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188982v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chittofrati" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Riess :" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188256v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188282v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiranita" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawachi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Courrier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michels" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Krafft :" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Butz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frossard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Ceaurriz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maturin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Sicart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00294-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00629-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0311BC57643F373659D43772E8CD5941D559301E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846298v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mathurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(99)00357-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922044v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rpnique Sadtler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.199619761" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7544E6DB8B013F8E1A9BA11D76D1CA0C11502AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>