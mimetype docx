--- v0 (2026-04-07)
+++ v1 (2026-05-19)
@@ -1060,401 +1060,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits sociaux fondamentaux dans le droit applicable au commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-Y. CHEROT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régulation des droits économiques et sociaux dans le contexte régional - Comparaison Europe - Afrique australe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, non précisées, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gouvernance du commerce international : la question des interactions commerce -normes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une société internationale en mutation : quels acteurs pour une nouvelle gouvernance ? in L. BOISSON DE CHAZOURNES, R. MEHDI, Dir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.185-208, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thome</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.185-208, 2005</w:t>
+                <w:t xml:space="preserve">hal-00091061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du juge, témoin d'une juridicisation et judiciarisation croissantes des rapports sociaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. DUBOIS, S. MALJEAN-DUBOIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natura 2000 : de l'injonction européenne aux négociations locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.149-160, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, non précisées, 2005</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00207915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et évaluation de la mise en œuvre du droit communautaire de l'environnement par les institutions communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Maljean-Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'effectivité du droit international de l'environnement – contrôle de la mise en œuvre et sanction du non-respect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.85-97, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.149-160, 2005</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du juge international ; un jeu d'ombres et de lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Maljean-Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'effectivité du droit international de l'environnement – contrôle de la mise en œuvre et sanction du non-respect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.247-284, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276240v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00276239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l'adhésion de la Communauté européenne aux conventions internationales</w:t>
               </w:r>
@@ -2587,165 +2587,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les obligations de recourir à la norme technique dans le droit de l'OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CERIC-Aix-en-Provence, Santé et environnement : les enjeux de la normalisation internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques de la régulation des marchés agricoles internationaux : le cas des normes sanitaires et environnementales et leur confrontation au droit de l'OMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les négociations agricoles à l'OMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091200v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00276256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de la régulation des marchés agricoles internationaux : le cas des normes sanitaires et environnementales et leur confrontation au droit de l'OMC</w:t>
               </w:r>
@@ -3102,174 +3102,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection de l'environnement dans la zone internationale des fonds marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La territorialisation de l’océan Indien : questions juridiques autour de l’extension du plateau continental des États riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Mutations et transitions dans l'océan Indien, 7, pp.217-241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26171/carnets-oi_0714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26171/carnets-oi_0714⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03603620v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03773600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le différend Uruguay-Argentine relatif à l'usine de pâte à papier : état des lieux »</w:t>
               </w:r>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lanfranchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577090v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thome" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-pierre Lanfranchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03603620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gounelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Christakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecucq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nazet-Allouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilh&#233;-Marengo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lanfranchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577090v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thome" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-pierre Lanfranchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03603620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0714" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gounelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Christakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecucq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nazet-Allouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Truilh&#233;-Marengo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>