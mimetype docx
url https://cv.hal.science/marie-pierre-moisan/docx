--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -348,503 +348,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption, via hippocampal thyroid hormone signaling</w:t>
+                <w:t xml:space="preserve">Cognitive Disorders in Type 1 Diabetes: Role of Brain Glucose Variation, Insulin Activity, and Glucocorticoid Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Ginieis</w:t>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102061⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000541989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785231v1</w:t>
+                <w:t xml:space="preserve">hal-05008224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Disorders in Type 1 Diabetes: Role of Brain Glucose Variation, Insulin Activity, and Glucocorticoid Exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption, via hippocampal thyroid hormone signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ginieis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brossaud</w:t>
+                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barat</w:t>
+                <w:t xml:space="preserve">Mariano Ruiz-Gayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.102061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000541989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008224v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-specific changes in nucleus accumbens transcriptome and motivation for palatable food reward in mice exposed to maternal separation</w:t>
+                <w:t xml:space="preserve">Structural basis of glucocorticoid receptor signaling bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Benoit</w:t>
+                <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Henry</w:t>
+                <w:t xml:space="preserve">Onno Meijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fneich</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie‐pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1190392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue of papers from the 11th International Meeting STEROIDS and NERVOUS SYSTEM TORINO, ITALY ‐ February 19th‐22nd, 2022, 35 (2), pp.e13203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jne.13203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602090v1</w:t>
+                <w:t xml:space="preserve">hal-04547515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of glucocorticoid receptor signaling bias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-specific changes in nucleus accumbens transcriptome and motivation for palatable food reward in mice exposed to maternal separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
+                <w:t xml:space="preserve">Sara Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onno Meijer</w:t>
+                <w:t xml:space="preserve">Alexia Mathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐pierre Moisan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue of papers from the 11th International Meeting STEROIDS and NERVOUS SYSTEM TORINO, ITALY ‐ February 19th‐22nd, 2022, 35 (2), pp.e13203. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1190392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jne.13203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1190392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547515v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic signature related to poor welfare of sport horses</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fkbp5-humanized mice shed light on female higher vulnerability to stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (7), pp.188-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1172,51 +1172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, adolescence, and sex dimorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1263,51 +1263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes and associated cognitive disorders: Role of the Hypothalamic-Pituitary Adrenal axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.100202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1339,239 +1339,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sexual dimorphism in glucocorticoid stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344270v1</w:t>
+                <w:t xml:space="preserve">hal-03310443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism in glucocorticoid stress response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sassone-Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.e33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22063139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03310443v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
               </w:r>
@@ -1691,77 +1691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,429 +1815,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and mid-term effects on performance, health and qualitative behavioural assessment of Romane lambs in different milk feeding conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic signaling pathways involved in a naturalistic model of inflammation-related depression and its remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine M Mialon</w:t>
+                <w:t xml:space="preserve">Sandra Dexpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Steve Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Delval</w:t>
+                <w:t xml:space="preserve">Cédric Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100157⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01323-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382806v1</w:t>
+                <w:t xml:space="preserve">hal-03190850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic signaling pathways involved in a naturalistic model of inflammation-related depression and its remission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Microglial cannabinoid type 1 receptor regulates brain inflammation in a sex-specific manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Meij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zain Alfanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dexpert</w:t>
+                <w:t xml:space="preserve">Lydie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Cole</w:t>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Beau</w:t>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.203. </w:t>
+              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01323-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/can.2020.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190850v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial cannabinoid type 1 receptor regulates brain inflammation in a sex-specific manner</w:t>
+                <w:t xml:space="preserve">Short- and mid-term effects on performance, health and qualitative behavioural assessment of Romane lambs in different milk feeding conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Meij</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine M Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zain Alfanek</w:t>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Morel</w:t>
+                <w:t xml:space="preserve">D Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Decoeur</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+                <w:t xml:space="preserve">E Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/can.2020.0170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364514v1</w:t>
+                <w:t xml:space="preserve">hal-03382806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
               </w:r>
@@ -2249,77 +2249,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
@@ -2517,77 +2517,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muntaha Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (47), pp.29904-29913. </w:t>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1-19. </w:t>
@@ -3066,64 +3066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.9620. </w:t>
@@ -3289,295 +3289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavender essential oil decreases stress response of horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poutaraud</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Gros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Smail Meziani</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-017-0681-8⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001292v1</w:t>
+                <w:t xml:space="preserve">hal-02623405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Lavender essential oil decreases stress response of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poutaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Clémence Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
+                <w:t xml:space="preserve">Annelise Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Smail Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97, pp.59-68. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.539-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-017-0681-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623405v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite expression of hepatic and pulmonary corticosteroid-binding globulin in cystic fibrosis patients</w:t>
               </w:r>
@@ -3697,51 +3697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stress-induced transcription factor NR4A1 adjusts mitochondrial function and synapse number in prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,90 +3844,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes and insulin injection modalities: effects on hepatic and hippocampal expression of 11β-hydroxysteroid dehydrogenase type 1 in juvenile diabetic male rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronica Rougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-6. </w:t>
@@ -3959,291 +3959,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity in french inmates: gender differences and relationship with mood, eating behavior and physical activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of weaning methods on gut microbiota composition and horse physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lagarrigue</w:t>
+                <w:t xml:space="preserve">Sandra Kittelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Ajana</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170413⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602721v1</w:t>
+                <w:t xml:space="preserve">hal-01578843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of weaning methods on gut microbiota composition and horse physiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Obesity in french inmates: gender differences and relationship with mood, eating behavior and physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Kittelmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Lucile Capuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Féart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, 21 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578843v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasal airway epithelial cell IL-6 and FKBP51 gene expression and steroid sensitivity in asthmatic children</w:t>
               </w:r>
@@ -4255,64 +4255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoste-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4363,90 +4363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoic acid increases glucocorticoid receptor phosphorylation via cyclin-dependent kinase 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bortolin-Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ferreira de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.728-739. </w:t>
@@ -4625,252 +4625,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging role of corticosteroid-binding globulin in glucocorticoid-driven metabolic disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Retinoids and glucocorticoids have opposite effects on actin cytoskeleton rearrangement in hippocampal HT22 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Lemelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1-5. </w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.102-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2016.00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602422v1</w:t>
+                <w:t xml:space="preserve">hal-04631897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoids and glucocorticoids have opposite effects on actin cytoskeleton rearrangement in hippocampal HT22 cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Brossaud</w:t>
+                <w:t xml:space="preserve">Emerging role of corticosteroid-binding globulin in glucocorticoid-driven metabolic disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïs Lemelletier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71, pp.102-110. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2015.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2016.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631897v1</w:t>
+                <w:t xml:space="preserve">hal-01602422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic stress does not further exacerbate the abnormal psychoneuroendocrine phenotype of Cbg-deficient male mice</w:t>
               </w:r>
@@ -4882,64 +4882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela F. de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M. Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,1176 +4979,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a high-fat–high-fructose diet, stress and cinnamon on central expression of genes related to immune system, hypothalamic–pituitary–adrenocortical axis function and cerebral plasticity in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Batandier</w:t>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dallennes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poulet</w:t>
+                <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114513003577⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055777v1</w:t>
+                <w:t xml:space="preserve">hal-01130493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Minni</w:t>
+                <w:t xml:space="preserve">Vitamin A status regulates glucocorticoid availability in Wistar rats: consequences on cognitive functions and hippocampal neurogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni A.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dominguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636692v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of corticosterone function during early weaning and effects on gastric cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+                <w:t xml:space="preserve">Heloisa Ghizoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Moreira Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ogias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Harumi Osaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
+              <w:t xml:space="preserve">Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), pp.343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nut.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129875v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Trait Loci Influencing Abdominal Fat Deposition and Functional Variability of the HPA Axis in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Heliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
+              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (09), pp.635-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1383574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130493v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin A status regulates glucocorticoid availability in Wistar rats: consequences on cognitive functions and hippocampal neurogenesis?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTLs influencing carbohydrate and fat choice in a LOU/CxFischer 344 F2 rat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Roux</w:t>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+                <w:t xml:space="preserve">Abdoulaye A. Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Aghagiotis Larue-Achagiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00020⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.565-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.20485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631258v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of corticosterone function during early weaning and effects on gastric cell proliferation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Ogias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciana Harumi Osaki</w:t>
+                <w:t xml:space="preserve">G. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nut.2013.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs influencing carbohydrate and fat choice in a LOU/CxFischer 344 F2 rat population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye A. Diane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Aghagiotis Larue-Achagiotis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine C. Tridon</w:t>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.20485⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.252-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000684v1</w:t>
+                <w:t xml:space="preserve">hal-01129875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Trait Loci Influencing Abdominal Fat Deposition and Functional Variability of the HPA Axis in the Rat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Effect of a high-fat–high-fructose diet, stress and cinnamon on central expression of genes related to immune system, hypothalamic–pituitary–adrenocortical axis function and cerebral plasticity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Heliès</w:t>
+                <w:t xml:space="preserve">Julien Dallennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tridon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Frédéric Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (09), pp.635-643. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (07), pp.1190-1201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1383574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513003577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673068v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and glucocorticoid regulation of NR4A genes in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (7), pp.825-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6188,1068 +6188,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoids and glucocorticoids target common genes in hippocampal HT 22 cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Intrinsic expression of transcortin in neural cells of the mouse brain: a histochemical and molecular study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sivukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik H. Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabelle Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.12192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (2), pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.076893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631881v1</w:t>
+                <w:t xml:space="preserve">hal-02646029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoids and glucocorticoids target common genes in hippocampal HT22 cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">CBG: a cortisol reservoir rather than a transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.12192⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrendo.2012.134-c1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643097v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic expression of transcortin in neural cells of the mouse brain: a histochemical and molecular study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retinoids and glucocorticoids target common genes in hippocampal HT22 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hendrik H. Schafer</w:t>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.076893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (4), pp.518-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.12192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646029v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBG: a cortisol reservoir rather than a transporter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nocturnal activity of 11 beta-hydroxy steroid dehydrogenase type 1 is increased in type 1 diabetic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (2), pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2012.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrendo.2012.134-c1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643416v1</w:t>
+                <w:t xml:space="preserve">hal-02650139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nocturnal activity of 11 beta-hydroxy steroid dehydrogenase type 1 is increased in type 1 diabetic children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’épigénétique, la nouvelle biologie de l’histoire individuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013/1-2 (1-2), pp.21-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650139v1</w:t>
+                <w:t xml:space="preserve">hal-02643330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique, la nouvelle biologie de l’histoire individuelle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vitamin A regulates hypothalamic–pituitary–adrenal axis status in LOU/C rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hamiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 219 (1), pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-13-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643330v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin A regulates hypothalamic–pituitary–adrenal axis status in LOU/C rats</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corticosteroid-binding globulin contributes to the neuroendocrine phenotype of mice selected for extremes in stress reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele E. Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Michael Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Norkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 219 (1), pp.21-27. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 219 (3), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-13-0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JOE-13-0062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645027v1</w:t>
+                <w:t xml:space="preserve">hal-02651025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid-binding globulin contributes to the neuroendocrine phenotype of mice selected for extremes in stress reactivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retinoids and glucocorticoids target common genes in hippocampal HT 22 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Minni</w:t>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (4), pp.518-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.12192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JOE-13-0255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651025v1</w:t>
+                <w:t xml:space="preserve">hal-04631881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of glucocorticoid receptor and corticosteroid-binding globulin gene polymorphisms on fat mass and fat mass distribution in prepubertal obese children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît J.-B. Corcuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (4), pp.645-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7283,51 +7283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7426,51 +7426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 153 (10), pp.4766-4774. </w:t>
@@ -7502,367 +7502,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions psychosociales et santé : état des connaissances épidémiologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît J.-B. Corcuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chouanière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annie Lafferrerie</w:t>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour le Médecin du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1220 (Trends in Neuroendocrinology), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05902.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668132v1</w:t>
+                <w:t xml:space="preserve">hal-02646141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of hypothalamic-pituitary-adrenal axis activity and function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît J.-B. Corcuff</w:t>
+                <w:t xml:space="preserve">Expositions psychosociales et santé : état des connaissances épidémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chouanière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cohidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lafferrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Documents pour le Médecin du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Expositions psychosociales et santé : état des connaissances épidémiologiques, 127, pp.509-517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646141v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting differentially regulates plasma corticosterone-binding globulin, glucocorticoid receptor, and cell cycle in the gastric mucosa of pups and adult rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ogias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Ribeiro de Andrade Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Kasai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Parisi Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7926,64 +7926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma transcortin influences endocrine and behavioral stress responses in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie M. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,5101 +8047,5113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype–phenotype associations in understanding the role of corticosteroid-binding globulin in health and disease animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 316 (1), pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2009.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosteroid binding globulin and glucocorticoid receptor genotypes influence body composition in a male population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Fernández-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel López-Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfredo Ricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Déchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (4), pp.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a polymorphic glucocorticoid receptor explain inherited altered stress response and increased anxiety-type behaviors in a mouse population?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Involvement of hypothalamopituitary adrenal axis in abdominal obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wim E. Crusio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.08-0102LTR⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (2), pp.170-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668262v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of hypothalamopituitary adrenal axis in abdominal obesity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Does a polymorphic glucocorticoid receptor explain inherited altered stress response and increased anxiety-type behaviors in a mouse population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim E. Crusio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.08-0102LTR⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.10.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02656423v1</w:t>
+                <w:t xml:space="preserve">hal-02668262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional implication of an Arg307Gly substitution in corticosteroid-binding globulin, a candidate gene for a quantitative trait locus associated with cortisol variability and obesity in pig</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortisol-binding globulin and meat quality in five European lines of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoline Geverink</w:t>
+                <w:t xml:space="preserve">N.A. Geverink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham S. Plastow</w:t>
+                <w:t xml:space="preserve">G.S. Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Evans</w:t>
+                <w:t xml:space="preserve">M. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Ousova</w:t>
+                <w:t xml:space="preserve">M. Gispert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (1), pp.204-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662898v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortisol-binding globulin and meat quality in five European lines of pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional implication of an Arg307Gly substitution in corticosteroid-binding globulin, a candidate gene for a quantitative trait locus associated with cortisol variability and obesity in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guyonnet-Dupérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Geverink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Nicoline Geverink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.S. Plastow</w:t>
+                <w:t xml:space="preserve">Graham S. Plastow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gil</w:t>
+                <w:t xml:space="preserve">Gary Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gispert</w:t>
+                <w:t xml:space="preserve">Olga Ousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 173, pp.2143-3149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.105.053983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664636v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosteroid binding globulin gene polymorphism influences cortisol driven fat distribution in obese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (9), pp.1485-1490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome evolution of MMU16 and RNO11 : conserved synteny associated with gene order rearrangements explicable by intrachromosomal recombinations and neocentromere emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Szpirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 108 (4), pp.322-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping for traits associated with stress neuroendocrine reactivity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guyonnet-Dupérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (7), pp.505-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00335-005-0022-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain of function mutation in the mineralocorticoid receptor of the brown Norway rat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corticosteroid binding globulin : a new target for cortisol-driven obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Petterson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Ousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guyonnet-Duperat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M407436200⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (7), pp.1687-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2004-0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675687v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid binding globulin : a new target for cortisol-driven obesity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">Gain of function mutation in the mineralocorticoid receptor of the brown Norway rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Milan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lombès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Petterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2004-0005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (38), pp.39232-39239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M407436200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682382v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mapping of the gene of susceptibility to catalepsy in mice using polymorphic microsatellite markers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.V. Kulikov</w:t>
+                <w:t xml:space="preserve">Genetics of behaviour : phenotypic and molecular study of rats derived from high- and low-alcohol consuming lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V. Bazovkina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.V. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doklady Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 393, pp.531-534</w:t>
+              <w:t xml:space="preserve">Pharmacogenetics -London-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.543-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671714v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat strain differences in peripheral and central serotonin transporter protein expression and function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux de la génomique : analyses globales et médecine personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 17, pp.494-506</w:t>
+              <w:t xml:space="preserve">Métabolismes, hormones, diabètes et nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (2), pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679811v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la génomique : analyses globales et médecine personnalisée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rat strain differences in peripheral and central serotonin transporter protein expression and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guyonnet-Duperat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métabolismes, hormones, diabètes et nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 7 (2), pp.58-66</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17, pp.494-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672121v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of behaviour : phenotypic and molecular study of rats derived from high- and low-alcohol consuming lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The mapping of the gene of susceptibility to catalepsy in mice using polymorphic microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Kulikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Bazovkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenetics -London-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13, pp.543-554</w:t>
+              <w:t xml:space="preserve">Doklady Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 393, pp.531-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671193v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation excessive d'alcool : Analyse par génétique moléculaire chez le rat HEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16, pp.64-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further dissection of a genomic locus associated with behavioral activity in the Wistar-Kyoto hyperactive rat, an animal model of hyperkinesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8, pp.348-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27, pp.563-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetic approaches to investigate individual variations in behavioral and neuroendocrine stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Ousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (5), pp.563-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0306-4530(01)00093-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-assisted selection of a neuro-behavioural trait related to behavioural inhibition in the SRH strain, an animal model of ADHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GR 127935 reduces basal locomotor activity and prevents RU 24969-, but not D -amphetamine-induced hyperlocomotion, in the Wistar-Kyoto Hyperactive (WKHA) rat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identification of female-specific QTLs affecting an emotionality-related behavior in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 (5), pp.453-462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567162v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of female-specific QTLs affecting an emotionality-related behavior in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">GR 127935 reduces basal locomotor activity and prevents RU 24969-, but not D -amphetamine-induced hyperlocomotion, in the Wistar-Kyoto Hyperactive (WKHA) rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chaouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 141 (3), pp.326-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002130050841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693399v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GR 127935 reduces basal locomotor activity and prevents RU 24969-, but not D-amphetamine-induced hyperlocomotion, in the Wistar-Kyoto hyperactive (WKHA)rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 141, pp.326-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage mapping of α3, α5, and β4 neuronal nicotinic acetylcholine receptors to rat Chromosome 8</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Linkage mapping of alpha-3, alpha-5, and beta-4 neuronal nicotinic acetylcholine receptors to rat chromosome 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 9 (2), pp.177-178. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 9, pp.177-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567172v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage mapping of alpha-3, alpha-5, and beta-4 neuronal nicotinic acetylcholine receptors to rat chromosome 8</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Linkage mapping of α3, α5, and β4 neuronal nicotinic acetylcholine receptors to rat Chromosome 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melloni Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 9, pp.177-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 9 (2), pp.177-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003359900718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687587v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of the gene encoding the serotonin 5HT 1B receptor to rat Chromosome 8q31 by fluorescence in situ hybridization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadel Tissir</w:t>
+                <w:t xml:space="preserve">Assignment of the gene encoding the serotonin 5HT1B receptor to rat chromosome 8q31 by fluorescence in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vanvooren</w:t>
+                <w:t xml:space="preserve">F. Tissir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Voigt</w:t>
+                <w:t xml:space="preserve">P. Vanvooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Szpirer</w:t>
+                <w:t xml:space="preserve">M.M. Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szpirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 8 (10), pp.792-793. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 8, pp.792-793</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567197v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on rat chromosome 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kren</w:t>
+                <w:t xml:space="preserve">M. Pravenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Krenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rat Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 3 (1), pp.76-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of the gene encoding the serotonin 5HT1B receptor to rat chromosome 8q31 by fluorescence in situ hybridization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Courvoisier</w:t>
+                <w:t xml:space="preserve">Integrated genetic mapping of 64 rat microsatellite markers from different sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse H Bihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tissir</w:t>
+                <w:t xml:space="preserve">Dominique Gauguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vanvooren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Szpirer</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 8, pp.792-793</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 8 (4), pp.282-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003359900411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693723v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated genetic mapping of 64 rat microsatellite markers from different sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Assignment of the gene encoding the serotonin 5HT 1B receptor to rat Chromosome 8q31 by fluorescence in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse H Bihoreau</w:t>
+                <w:t xml:space="preserve">Fadel Tissir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gauguier</w:t>
+                <w:t xml:space="preserve">Pascale Vanvooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
+                <w:t xml:space="preserve">Mark Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Szpirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 8 (4), pp.282-283. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003359900411⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 8 (10), pp.792-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003359900575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567217v1</w:t>
+                <w:t xml:space="preserve">hal-02567197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major quantitative trait locus influences hyperactivity in the WKHA rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.T. Bihoreau</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gauguier</w:t>
+                <w:t xml:space="preserve">Marie-Theérèese Bihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gauguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.D. Hendley</w:t>
+                <w:t xml:space="preserve">Edith Hendley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 14, pp.471-473</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 14 (4), pp.471-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng1296-471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690681v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major quantitative trait locus influences hyperactivity in the WKHA rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Behavioral and neuroendocrine reactivity to stress in the WKHA/WKY inbred rat strains: a multifactorial and genetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Sarrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edith Hendley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 14 (4), pp.471-473. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 743 (1-2), pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng1296-471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0006-8993(96)01023-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567248v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and neuroendocrine reactivity to stress in the WKHA/WKY inbred rat strains: a multifactorial and genetic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Behavioral and neuroendocrine reactivity to stress in the WKHA/WKY inbred rat strains : a multifactorial and genetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Hendley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 743 (1-2), pp.77-85. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 743, pp.77-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567234v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and neuroendocrine reactivity to stress in the WKHA/WKY inbred rat strains : a multifactorial and genetic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">A major quantitative trait locus influences hyperactivity in the WKHA rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarrieau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">M.T. Bihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Hendley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 743, pp.77-85</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, pp.471-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690932v1</w:t>
+                <w:t xml:space="preserve">hal-02690681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocorticoids Regulate Hippocampal 11?-Hydroxysteroid Dehydrogenase Activity and Gene Expression in vivo in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seckl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 6 (3), pp.285-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1994.tb00584.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mouse FTZ-F1 gene, which encodes a key regulator of steroid hydroxylase gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 7 (7), pp.852-860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/mend.7.7.8413309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple isoforms of the cortisol–cortisone shuttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 133 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.0.1330001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176285v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential promoter usage by the rat 11 beta-hydroxysteroid dehydrogenase gene.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ontogeny of 11 beta-hydroxysteroid dehydrogenase in rat brain and kidney.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Seckl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/mend.6.7.1508221⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 130 (1), pp.400-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.130.1.1727713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175344v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple isoforms of the cortisol–cortisone shuttle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Differential promoter usage by the rat 11 beta-hydroxysteroid dehydrogenase gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Seckl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.0.1330001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 6 (7), pp.1082-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/mend.6.7.1508221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04175327v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of 11 beta-hydroxysteroid dehydrogenase in rat brain and kidney.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multiple isoforms of the cortisol–cortisone shuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Seckl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endo.130.1.1727713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 133 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.0.1330001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04175353v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 beta-Hydroxysteroid dehydrogenase mRNA expression in rat kidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Haarst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 260 (5), pp.F764-F767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajprenal.1991.260.5.F764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1lβ-Hydroxysteroid Dehydrogenase Bioactivity and Messenger RNA Expression in Rat Forebrain: Localization in Hypothalamus, Hippocampus, and Cortex*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Seckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 127 (3), pp.1450-1455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo-127-3-1450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11Beta-Hydroxysteroid Dehydrogenase Messenger Ribonucleic Acid Expression, Bioactivity and Immunoreactivity in Rat Cerebellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Monder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 2 (6), pp.853-858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1990.tb00651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13151,176 +13163,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of daily feeding rhythms in the genetics of feed efficiency in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawal Agboola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mal-être active les gènes codant pour l'inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13329,352 +13341,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Role of glucocorticoid signaling in obesity-induced memory alterations in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Dromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congrès de La Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Socièté Francophone de Chronobiologie, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">BSN-SNE joint meeting of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie &amp; British Society for Neuroendocrinology, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364540v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of glucocorticoid signaling in obesity-induced memory alterations in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSN-SNE joint meeting of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie &amp; British Society for Neuroendocrinology, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">47. Congrès de La Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Socièté Francophone de Chronobiologie, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364544v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13683,1994 +13695,1994 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lleida, Spain. 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et santé en prison : étude comparative entre hommes et femmes de la comorbidité obésité et dépression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Nouvelles sciences du genre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equi-meeting Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2014, Le Lion d'Angers, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics in rat models of psychiatric and behavioral research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The role of plasma Corticosteroid Binding Globulin in the fast glucocorticoid action on the brainDifferential body weight regulation after high fat diet and chronic stress: analysis of the Cbg-deficient mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Meeting Rapid Responses to Steroid Hormones, LECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Erie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802012v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of plasma Corticosteroid Binding Globulin in the fast glucocorticoid action on the brainDifferential body weight regulation after high fat diet and chronic stress: analysis of the Cbg-deficient mouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genomics in rat models of psychiatric and behavioral research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Meeting Rapid Responses to Steroid Hormones, LECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Erie, United States</w:t>
+              <w:t xml:space="preserve">4. Séminaire du réseau EFOR (Etudes Fonctionnelles chez les Organismes modèles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803015v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential body weight regulation after high fat diet and chronic stress: analysis of the Cbg-deficient mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Meeting Nutrition &amp; Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de la 11βHSD1 et inflammation dans le diabète de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît J.-B. Corcuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sociétés Médico-Chirurgicales de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of diet in the management of psychological and metabolic stress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic variability in metabolic and behavioral responses to Western life style: analysis of the transcortin-deficient mouse after high fat diet and chronic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine C. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès international Goût-Nutrition-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Communauté de Travail des Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur., Dec 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802256v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes biologiques du stress et ses conséquences pathologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle de la transcortine (CBG) dans la vulnérabilité individuelle des réponses de stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine C. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Médecine Générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée de l’école doctorale Sciences de la Vie et de la Santé de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur., Apr 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802725v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic vulnerability of stress responses: example of the gene encoding transcortin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Variabilité des réponses de stress selon le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée scientifique du Club stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du RTP genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802722v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in metabolic and behavioral responses to Western life style: analysis of the transcortin-deficient mouse after high fat diet and chronic stress</w:t>
+                <w:t xml:space="preserve">Transcortin is crucial in HPA axis and despair-like behavior sex difference in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Communauté de Travail des Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur., Dec 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">37. Colloque de la Société de Neuroendocrinologie et 4. Colloque Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Labo/service de l'auteur, Marseille, FRA., Sep 2011, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804658v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la transcortine (CBG) dans la vulnérabilité individuelle des réponses de stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of diet in the management of psychological and metabolic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’école doctorale Sciences de la Vie et de la Santé de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur., Apr 2011, Arcachon, France</w:t>
+              <w:t xml:space="preserve">6. Congrès international Goût-Nutrition-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803346v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des réponses de stress selon le genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genetic vulnerability of stress responses: example of the gene encoding transcortin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du RTP genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Journée scientifique du Club stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802615v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcortin is crucial in HPA axis and despair-like behavior sex difference in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mécanismes biologiques du stress et ses conséquences pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Colloque de la Société de Neuroendocrinologie et 4. Colloque Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Labo/service de l'auteur, Marseille, FRA., Sep 2011, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744653v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de facteurs génétiques influençant les réponses de stress chez le porc : apport des modèles souris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcortin: a strong positional candidate for a QTL associated with cortisol levels and carcass composition in pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ousova</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15680,147 +15692,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress au travail et santé : situation chez les indépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Algava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chouanière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cohidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dubré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'INSERM, pp.483, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00808282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15830,281 +15842,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat genomics applied to psychiatric research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rat Genomics : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 597, Humana Press, 2010, Methods in Molecular Biology, 978-1-60327-388-6 (Print) 978-1-60327-389-3 (Online). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-60327-389-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From QTL detection to gene identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobehavioral Genetics. Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis, 2007, 978-0-8493-1903-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781420003567.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;gt;From QTL detection to gene identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobehavioral genetics : methods and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 1999, CRC Methods in Cellular and Molecular Neuropharmacology Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId521"/>
+      <w:footerReference w:type="default" r:id="rId522"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16172,51 +16184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4081B619"/>
+    <w:nsid w:val="35ABDCF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16403,51 +16415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-moisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7315-5319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060242264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000541989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1190392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Meijer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Moisan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-022-00999-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2022.100418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metop.2022.100202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01323-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tognini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaha Samad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016589117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tchoukaev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00545" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Vos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie J.M. de Vries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2793-17.2017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagarrigue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170413" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoste-Rodrigues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nacka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177051" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferreira de Medeiros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv510" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00160" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Lemelletier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.12.014" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela F. de Medeiros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. Minni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.04.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPS2RX3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dallennes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003577" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonhomme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni A.M." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Ghizoni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Moreira Figueiredo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ogias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Harumi Osaki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2013.09.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye A. Diane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aghagiotis Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20485" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673068v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heli&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tridon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1383574" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.23366" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHGD7QHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Redonnet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12192" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646029v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sivukhina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik H. Schafer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076893" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643416v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrendo.2012.134-c1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vautier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nacka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2012.10.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM479QTQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643330v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hamiani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0062" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele E. Mattos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Heinzmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Norkowski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0255" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645242v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-012-0176-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012286014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668132v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouani&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cohidon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Kittel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lafferrerie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Ribeiro de Andrade S&#225;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kasai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Parisi Alvares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00245.2009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663657v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M. Richard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0862" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659963v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.07.017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Fern&#225;ndez-Real" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel L&#243;pez-Bermejo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Ricart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri D&#233;chaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668262v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim E. Crusio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-0102LTR" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.10.022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSM2Z4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662898v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyonnet-Dup&#233;rat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Geverink" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Plastow" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Evans" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.053983" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664636v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Plastow" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gispert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676602v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669563v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szpirer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Vooren" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Haller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673815v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Llamas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-005-0022-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA8D662B512C373766C98EC4F175467256A82F87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675687v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Petterson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407436200" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682382v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671714v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kulikov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Bazovkina" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679811v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Launay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672121v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671193v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Colas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaug&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Shah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671582v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669440v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llamas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Cook" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courvoisier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marissal-Arvy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567082v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ramos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(01)00093-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGD0B5VJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680575v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moneva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneval" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaouloff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567162v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chaouloff" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130050841" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6RZ90FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693399v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687111v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567172v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melloni Cook" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359900718" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1RKLL61T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687587v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Tissir" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vanvooren" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Voigt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Szpirer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359900575" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5952B3083FAB9AE34A64A675CDDDCB7553E41C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695612v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kren" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pravenec" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krenova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693723v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissir" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanvooren" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Voigt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szpirer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567217v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se H Bihoreau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359900411" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN74V9R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690681v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bihoreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauguier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Hendley" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567248v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-The&#233;r&#232;ese Bihoreau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hendley" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-471" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567234v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarrieau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(96)01023-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7L8WTJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690932v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175331v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Low" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Noble" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edwards" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seckl" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1994.tb00584.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GGW37HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175337v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ikeda" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lala" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Luo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kim" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.7.8413309" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176285v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walker" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1330001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175344v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edwards" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Seckl" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.6.7.1508221" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175327v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175353v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.130.1.1727713" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175355v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Haarst" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleming" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edwards" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.1991.260.5.F764" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175365v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo-127-3-1450" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175360v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Brett" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Monder" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Agarwal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1990.tb00651.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791850v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802012v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803015v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802013v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805565v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802256v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802725v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802722v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802615v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753752v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832895v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808282v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Algava" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubr&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824884v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-389-3_25" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812633v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420003567.ch5" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836583v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-moisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7315-5319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060242264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000541989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Meijer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Moisan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1190392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-022-00999-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2022.100418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metop.2022.100202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dexpert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cole" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01323-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tognini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaha Samad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016589117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gros" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0681-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tchoukaev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00545" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Vos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie J.M. de Vries" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2793-17.2017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lagarrigue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoste-Rodrigues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nacka" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177051" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bortolin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ferreira de Medeiros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv510" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Lemelletier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2015.12.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00160" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela F. de Medeiros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. Minni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.04.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPS2RX3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631258v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonhomme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni A.M." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Ghizoni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Moreira Figueiredo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ogias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Harumi Osaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2013.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673068v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heli&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tridon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1383574" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye A. Diane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aghagiotis Larue-Achagiotis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.20485" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dallennes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Canini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003577" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.23366" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHGD7QHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646029v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sivukhina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik H. Schafer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076893" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrendo.2012.134-c1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643097v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Redonnet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12192" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650139v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nacka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2012.10.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM479QTQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643330v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hamiani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0062" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele E. Mattos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Heinzmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Norkowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0255" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631881v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645242v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t J.-B. Corcuff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-012-0176-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Moal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012286014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05902.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SJC837L8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668132v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chouani&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cohidon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Kittel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lafferrerie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662286v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Ribeiro de Andrade S&#225;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kasai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Parisi Alvares" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00245.2009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663657v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M. Richard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0862" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659963v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.07.017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2XMFJNS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658401v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Fern&#225;ndez-Real" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel L&#243;pez-Bermejo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Ricart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri D&#233;chaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.10.022" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSM2Z4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim E. Crusio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-0102LTR" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Geverink" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Plastow" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gispert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662898v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guyonnet-Dup&#233;rat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoline Geverink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Plastow" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Evans" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ousova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.053983" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676602v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669563v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szpirer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Vooren" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Haller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673815v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Llamas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-005-0022-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA8D662B512C373766C98EC4F175467256A82F87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682382v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675687v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomb&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Petterson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407436200" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671193v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Colas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaug&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Shah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672121v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679811v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Launay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671714v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kulikov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Bazovkina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671582v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Jones" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669440v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llamas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Cook" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676388v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courvoisier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marissal-Arvy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567082v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ramos" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4530(01)00093-2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGD0B5VJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680575v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moneva" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneval" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaouloff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693399v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567162v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chaouloff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130050841" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6RZ90FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687587v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567172v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melloni Cook" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359900718" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1RKLL61T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693723v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanvooren" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Voigt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szpirer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695612v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kren" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pravenec" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krenova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567217v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se H Bihoreau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359900411" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN74V9R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567197v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Tissir" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vanvooren" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Voigt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Szpirer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003359900575" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5952B3083FAB9AE34A64A675CDDDCB7553E41C27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567248v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-The&#233;r&#232;ese Bihoreau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hendley" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-471" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567234v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarrieau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(96)01023-2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7L8WTJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690932v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrieau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Hendley" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690681v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bihoreau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauguier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175331v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Low" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Noble" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edwards" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seckl" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1994.tb00584.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5GGW37HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175337v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ikeda" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lala" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Luo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.7.8413309" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175327v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walker" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.0.1330001" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175353v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edwards" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Seckl" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.130.1.1727713" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175344v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.6.7.1508221" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176285v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175355v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Haarst" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleming" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edwards" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.1991.260.5.F764" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175365v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo-127-3-1450" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175360v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Brett" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Monder" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Agarwal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1990.tb00651.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099651v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791850v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803015v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802012v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802013v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805565v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802615v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802256v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802722v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802725v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753752v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832895v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808282v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Algava" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubr&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824884v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-389-3_25" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812633v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420003567.ch5" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836583v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>