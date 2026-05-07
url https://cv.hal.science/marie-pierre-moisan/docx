--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -16184,51 +16184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35ABDCF3"/>
+    <w:nsid w:val="713ECD64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>