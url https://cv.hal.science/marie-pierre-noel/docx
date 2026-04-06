--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2759,165 +2759,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rhétorique et &amp;quot;technè logon&amp;quot; chez Gorgias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Léon Robin "Définitions philosophiques et définitions rhétoriques de la rhétorique", Université Paris-Sorbonne, 31 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la rhétorique à Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur Cicéron "Prosopographie et rhétorique : le Brutus, archétype de l’histoire culturelle", Université Paris 13, campus de Villetaneuse, 26-27 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074176v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rectitude des noms dans les &amp;quot;Phéniciennes</w:t>
               </w:r>
@@ -4382,51 +4382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pepino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hunzinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/c8_0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-09-742205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pepino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hunzinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/c8_0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-09-742205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>