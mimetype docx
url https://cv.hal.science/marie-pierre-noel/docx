--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -653,230 +653,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03678009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours Panhellénique et discours de conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Supplément 17, pp.191-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discontinuation of dasatinib or nilotinib in chronic myeloid leukemia: interim analysis of the STOP 2G-TKI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (7), pp.846-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2016-09-742205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rea</w:t>
-[...96 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02050833v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03063190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux logoi des Nuées et les technai logôn du Ve siècle</w:t>
               </w:r>
@@ -2207,1338 +2207,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les deux raisonnements et les &amp;quot;technai logôn&amp;quot; du Ve siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur le programme d'agrégation"Les "Nuées" d'Aristophane", ENS-LSH, Lyon, 5 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf ? La figure du &amp;quot;démagogue&amp;quot; et son interprétation par Thucydide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire quid novi "Du nouveau politique", Université Paul Valéry - Montpellier III, 23 janvier 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Journée d'étude sur le programme d'agrégation"Les "Nuées" d'Aristophane", ENS-LSH, Lyon, 5 mai 2009</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès de Socrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La fabrique de l'événement", Université Paul Valéry, Montpellier, 18-20 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate et la géométrie dans les &amp;quot;Nuées&amp;quot; d'Aristophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Philosophie antique "Oralité et écriture chez Platon", Université Paul-Valéry, Montpellier, 12 Mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification du châtiment des Méliens selon Thucydide (Histoire de la guerre du Péloponnèse V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Le châtiment des villes, dans les espaces méditerranéens de l'Antiquité à la Révolution française", Université Paul-Valéry - Montpellier III, 11-13 juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamnèse et palingénésie dans le &amp;quot;Phédon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque, Université Paul Valéry de Montpellier III, 19-20 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique et &amp;quot;technè logon&amp;quot; chez Gorgias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Léon Robin "Définitions philosophiques et définitions rhétoriques de la rhétorique", Université Paris-Sorbonne, 31 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la rhétorique à Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur Cicéron "Prosopographie et rhétorique : le Brutus, archétype de l’histoire culturelle", Université Paris 13, campus de Villetaneuse, 26-27 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. pp.143-155</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmigration des âmes dans le &amp;quot;Phédon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Université de Belgrade, 6 novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Belgrade, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique comme art du combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Le conflit et sa représentation dans l'Antiquité", Montpellier III, 13-15 mars 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole publique/parole privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur le "Gorgias" de Platon, Université de Paris I – UFR de philosophie, Sorbonne, 19 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Arts du langage, publics migrants et pratiques artistiques", ALLEMS, Montpellier III, 25-26 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rectitude des noms dans les &amp;quot;Phéniciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Phéniciennes d'Euripide", Université Paul Valéry, Montpellier III, 3 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon et l'analyse des discours dans le &amp;quot;Phèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Congrès de l'ISHR (International Society for the History of Rhetoric), Université Marc Bloch, Strasbourg, 28 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmigration des âmes dans le &amp;quot;Phédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Belgrade, 6 novembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Belgrade, Serbie</w:t>
+              <w:t xml:space="preserve">Colloque International "Platon et les Pythagoriciens : hiérarchie des savoirs et des pratiques musique - sciences - politique", Montpellier III, 19-20 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et &amp;quot;logos&amp;quot; dans le &amp;quot;Phèdre&amp;quot; de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude de l’ALLEMS, Montpellier III, 10-11 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer Gorgias aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Congrès Bisannuel, Los Angeles, 13 –17 juillet 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Los Angeles, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et technique du discours dans le &amp;quot;Phèdre&amp;quot; de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Arts du Langage: quelles approches, quelles transversalités dans le rapport aux langues ?" organisé par G. Pierra et N. Auger à Montpellier les 10 et 11 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie et cartographie dans les &amp;quot;Nuées&amp;quot; d'Aristophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La Mappa di Soleto", Montpellier III, 10-12 mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071953v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03071155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4382,51 +4382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pepino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hunzinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/c8_0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-09-742205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pepino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hunzinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/c8_0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-09-742205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>