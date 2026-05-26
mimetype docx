--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -653,368 +653,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03678009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discontinuation of dasatinib or nilotinib in chronic myeloid leukemia: interim analysis of the STOP 2G-TKI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (7), pp.846-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2016-09-742205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discours Panhellénique et discours de conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Supplément 17, pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...100 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critobule dans les écrits socratiques de Xénophon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.43-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux logoi des Nuées et les technai logôn du Ve siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19, pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067632v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03063189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance d'Oreste et d'Électre chez Eschyle, Sophocle et Euripide</w:t>
               </w:r>
@@ -1724,1821 +1724,1821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrus' Last Words in Xenophon's Cyropaedia :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international, "Twentieth Biennial Conference of the International Society for the History of Rhetoric", Tübingen, Allemagne, 28-31 juillet 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tübingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rhétorique ou poétique ? L’art des discours chez Gorgias et Isocrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence "II Jornadas da SPR" – Sociedade Portuguesa de Retórica, université de Porto, 24 novembre 2015,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tübingen, Germany</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élissa, la Didon grecque, dans la mythologie et dans l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Les figures de Didon : de l’épopée antique au théâtre de la Renaissance", lab. IRCL, Université Paul-Valéry Montpellier 3, Montpellier, 10 janvier 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isocrate, Alcibiade et Olympie : pour une nouvelle lecture du Sur l’Attelage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 19th Biennial ISHR Conference, Chicago, 26 juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chicago, États-Unis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre ses paroles en conformité avec ses actes :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, "Isocrate : entre jeu rhétorique et enjeux politiques", Université Lyon III, Lyon, 5-7 juin 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Πειθώ et πάθος chez Gorgias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe Simpósio Internacional de Estudos Antigos : ῥητορική, πάθη, πειθώ : Diálogos entre literatura e filosofia gregas, sobre retórica e emoções, Université de Belo Horizonte, Belo Horizonte, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Belo Horizonte, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Belo Horizonte, Brésil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate et la géométrie dans Les Nuées d’Aristophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Congrès international et quinquennal de l'Association Guillaume Budé, Université Paul-Valéry, Montpellier, 1-4 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.195-206</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoi de neuf ? La figure du &amp;quot;démagogue&amp;quot; et son interprétation par Thucydide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire quid novi "Du nouveau politique", Université Paul Valéry - Montpellier III, 23 janvier 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux raisonnements et les &amp;quot;technai logôn&amp;quot; du Ve siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur le programme d'agrégation"Les "Nuées" d'Aristophane", ENS-LSH, Lyon, 5 mai 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Séminaire quid novi "Du nouveau politique", Université Paul Valéry - Montpellier III, 23 janvier 2009</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procès de Socrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La fabrique de l'événement", Université Paul Valéry, Montpellier, 18-20 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Colloque "La fabrique de l'événement", Université Paul Valéry, Montpellier, 18-20 septembre 2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrate et la géométrie dans les &amp;quot;Nuées&amp;quot; d'Aristophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Philosophie antique "Oralité et écriture chez Platon", Université Paul-Valéry, Montpellier, 12 Mars 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification du châtiment des Méliens selon Thucydide (Histoire de la guerre du Péloponnèse V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Le châtiment des villes, dans les espaces méditerranéens de l'Antiquité à la Révolution française", Université Paul-Valéry - Montpellier III, 11-13 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rhétorique comme art du combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le conflit et sa représentation dans l'Antiquité", Montpellier III, 13-15 mars 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmigration des âmes dans le &amp;quot;Phédon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Université de Belgrade, 6 novembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Belgrade, Serbie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la rhétorique à Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études sur Cicéron "Prosopographie et rhétorique : le Brutus, archétype de l’histoire culturelle", Université Paris 13, campus de Villetaneuse, 26-27 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique et &amp;quot;technè logon&amp;quot; chez Gorgias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Léon Robin "Définitions philosophiques et définitions rhétoriques de la rhétorique", Université Paris-Sorbonne, 31 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamnèse et palingénésie dans le &amp;quot;Phédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, Université Paul Valéry de Montpellier III, 19-20 octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France. pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rectitude des noms dans les &amp;quot;Phéniciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Phéniciennes d'Euripide", Université Paul Valéry, Montpellier III, 3 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole publique/parole privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur le "Gorgias" de Platon, Université de Paris I – UFR de philosophie, Sorbonne, 19 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Arts du langage, publics migrants et pratiques artistiques", ALLEMS, Montpellier III, 25-26 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platon et l'analyse des discours dans le &amp;quot;Phèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Congrès de l'ISHR (International Society for the History of Rhetoric), Université Marc Bloch, Strasbourg, 28 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmigration des âmes dans le &amp;quot;Phédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Belgrade, 6 novembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Belgrade, Serbie</w:t>
+              <w:t xml:space="preserve">Colloque International "Platon et les Pythagoriciens : hiérarchie des savoirs et des pratiques musique - sciences - politique", Montpellier III, 19-20 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer Gorgias aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Congrès Bisannuel, Los Angeles, 13 –17 juillet 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Los Angeles, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et &amp;quot;logos&amp;quot; dans le &amp;quot;Phèdre&amp;quot; de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude de l’ALLEMS, Montpellier III, 10-11 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géométrie et cartographie dans les &amp;quot;Nuées&amp;quot; d'Aristophane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La Mappa di Soleto", Montpellier III, 10-12 mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et technique du discours dans le &amp;quot;Phèdre&amp;quot; de Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Arts du Langage: quelles approches, quelles transversalités dans le rapport aux langues ?" organisé par G. Pierra et N. Auger à Montpellier les 10 et 11 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071155v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03071953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3842,246 +3842,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Héraclès couché des Trachiniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Sauzeau; Jean-Claude Turpin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philomythia : mélanges offerts à Alain Moreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.89-94, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isocrate et la vie des mendiants dans l'Eloge d'Hélène (§§ 7-13): semeion ou tekmerion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucia Calboli Montefusco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on rhetoric IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herder, pp.183-196, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et art du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Crubellier; Annick Jaulin; David Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Dunamis" : autour de la puissance chez Aristote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.27-43, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055554v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02897157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposion, philanthrôpia et empire dans la Cyropédie de Xénophon</w:t>
               </w:r>
@@ -4382,51 +4382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pepino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hunzinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/c8_0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-09-742205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Noel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pepino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hunzinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/c8_0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-02050833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tulliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-09-742205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>