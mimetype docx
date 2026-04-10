--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1613,325 +1613,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding anatomical plasticity of Argan wood features at local geographical scale in ecological and archaeobotanical perspectives</w:t>
+                <w:t xml:space="preserve">Should &amp;lt;em&amp;gt;Bromus secalinus&amp;lt;/em&amp;gt; (rye brome) be considered a crop?: Analysis of &amp;lt;em&amp;gt;Bromus&amp;lt;/em&amp;gt; rich assemblages from protohistoric and historic sites in northern France and textual references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal. Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.10830. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, p.773-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90286-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-021-00830-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233492v1</w:t>
+                <w:t xml:space="preserve">hal-02996314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should &amp;lt;em&amp;gt;Bromus secalinus&amp;lt;/em&amp;gt; (rye brome) be considered a crop?: Analysis of &amp;lt;em&amp;gt;Bromus&amp;lt;/em&amp;gt; rich assemblages from protohistoric and historic sites in northern France and textual references</w:t>
+                <w:t xml:space="preserve">Understanding anatomical plasticity of Argan wood features at local geographical scale in ecological and archaeobotanical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal. Luccioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+                <w:t xml:space="preserve">Bertrand Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, p.773-787. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-021-00830-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90286-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996314v1</w:t>
+                <w:t xml:space="preserve">hal-03233492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches croisées de l’occupation et de l’exploitation des campagnes roussillonnaises durant le haut Moyen Âge (Ve-VIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-siècle de carpologie : bilan des travaux dans les Pyrénées-Orientales (1969-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles. Actes des Rencontres d’Archéobotanique 2010, Hors-série (8), pp.207-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2816,64 +2816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and archaeology of the emblematic argan tree in the medieval Anti-Atlas Mountains (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les résidus viti-vinicoles carbonisés en Gaule romaine méditerranéenne : de l’expérimentation à l’interprétation archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (2-3), pp.132-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric morphometric analysis of grain shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum L.) in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les denrées végétales dans le nord de la Catalogne d’après les sources historiques et archéobotaniques (Xe-XVe siècles) : productions et échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,51 +3952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing past agrobiodiversity of Prunus avium L. (Rosaceae): a morphometric approach focussed on the stones from the archaeological site Hoˆtel-Dieu (16th century, Tours, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5680,632 +5680,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuisibles et maladies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Fögen</w:t>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672836v1</w:t>
+                <w:t xml:space="preserve">hal-04672872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des blés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672810v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Nuisibles et maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Fögen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871421v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">L’identification des blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672872v1</w:t>
+                <w:t xml:space="preserve">hal-04672810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+                <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Matterne</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandelin Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t>
+              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.85-100, 2024, 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506483v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
               </w:r>
@@ -6317,64 +6317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.85-100, 2024, 978-2-35842-035-8</w:t>
@@ -6403,77 +6403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,51 +6598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
@@ -6688,126 +6688,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pests and diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Fögen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672865v1</w:t>
@@ -6818,376 +6818,376 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of wheat varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing arable weeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Les espèces alimentaires autres que les céréales et les légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), https://agriculture-antiquite.huma-num.fr/notices/les_esp%C3%A8ces_alimentaires_autres_que_les_c%C3%A9r%C3%A9ales_et_les_l%C3%A9gumineuses?lang=fr, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.e7d38nj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672877v1</w:t>
+                <w:t xml:space="preserve">hal-04672793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces alimentaires autres que les céréales et les légumineuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Matterne</w:t>
+                <w:t xml:space="preserve">Managing arable weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), https://agriculture-antiquite.huma-num.fr/notices/les_esp%C3%A8ces_alimentaires_autres_que_les_c%C3%A9r%C3%A9ales_et_les_l%C3%A9gumineuses?lang=fr, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.e7d38nj3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672793v1</w:t>
+                <w:t xml:space="preserve">hal-04672877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embaumement interne, embaumement externe : apports des analyses archéobotaniques et de chimie organique à la mise en évidence de procédés d’exposition et de conservation du corps</w:t>
               </w:r>
@@ -7888,51 +7888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des blés durs en France : des origines néolithiques à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,243 +8123,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les macro-restes végétaux dans l’étude des contextes funéraires » « les plantes et substances chimiques révélées dans le baume</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">D. Hadjouis. </w:t>
+                <w:t xml:space="preserve">Le style de vie et le statut social du curé de Rigny entre le milieu du 15e et la première moitié du 18&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : quelques aperçus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thomas Craven - Chronique d’un revenant, sous la direction de D. Hadjouis, Paris : Editions De Boccard (collection Pathographie 13) pp. 149-168</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, De Boccard, pp.149-168, 2020, collection Pathographie, 978-2-7018-0559-7</w:t>
+              <w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970635v1</w:t>
+                <w:t xml:space="preserve">hal-03217930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le style de vie et le statut social du curé de Rigny entre le milieu du 15e et la première moitié du 18&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : quelques aperçus</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t>
+                <w:t xml:space="preserve">Les macro-restes végétaux dans l’étude des contextes funéraires » « les plantes et substances chimiques révélées dans le baume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Hadjouis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t>
+              <w:t xml:space="preserve">Thomas Craven - Chronique d’un revenant, sous la direction de D. Hadjouis, Paris : Editions De Boccard (collection Pathographie 13) pp. 149-168</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, De Boccard, pp.149-168, 2020, collection Pathographie, 978-2-7018-0559-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217930v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Discovery of an Urban Winery in Rirha (Sidi Slimane, Morocco), 2nd–3rd Century CE</w:t>
               </w:r>
@@ -8762,51 +8762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des déchets agro-pastoraux et domestiques en France méditerranéenne médiévale : les dépôts archéobotaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,277 +8864,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02584497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'olive à l'huile : regards croisés sur la possibilité d'une production d'huile d'olive en Roussillon au Haut Empire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Recherches archéobotaniques sur l’arganeraie médiévale dans la montagne d’Îgîlîz (Anti-Atlas, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines, Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale, Actes du XIe colloque de l’Association d’étude du monde rural gallo-romain, Aquitania, supplément 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.515-522, 2017, 978-2-910763-00-8</w:t>
+              <w:t xml:space="preserve">Actes du 3e Congrès international de l’Arganier : Arganier, patrimoine universel porteur de richesse à conserver et à valoriser, (Agadir, 17-19 décembre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale pour le Développement des Zones Oasiennes et de l’Arganier, pp.488--492, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01685753v1</w:t>
+                <w:t xml:space="preserve">hal-03686438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéobotaniques sur l’arganeraie médiévale dans la montagne d’Îgîlîz (Anti-Atlas, Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'olive à l'huile : regards croisés sur la possibilité d'une production d'huile d'olive en Roussillon au Haut Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Trément. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 3e Congrès international de l’Arganier : Arganier, patrimoine universel porteur de richesse à conserver et à valoriser, (Agadir, 17-19 décembre 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale pour le Développement des Zones Oasiennes et de l’Arganier, pp.488--492, 2017</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines, Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale, Actes du XIe colloque de l’Association d’étude du monde rural gallo-romain, Aquitania, supplément 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.515-522, 2017, 978-2-910763-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686438v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
@@ -9249,51 +9249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes de l’agriculture et de l’alimentation en Roussillon antique ; les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9678,311 +9678,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe - Introduction à l’ouvrage</w:t>
+                <w:t xml:space="preserve">Paléoenvironnement et paléoéconomie d’après l’anthracologie et la carpologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Callegarin L.,; Kbiri Alaoui M.; Ichkhakh A.; Roux J.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Omniscience, pp.11-38., 2016</w:t>
+              <w:t xml:space="preserve">Rirha : site antique et médiéval du Maroc. Vol. I. Cadre historique et géographique général.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. I., Collection de la Casa de Velázquez, pp.42-138, 2016, Collection de la Casa de Velázquez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03847289v1</w:t>
+                <w:t xml:space="preserve">hal-04450753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoenvironnement et paléoéconomie d’après l’anthracologie et la carpologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les résidus vitivinicoles carbonisés : référentiels expérimentaux et application au site romain du Petit Clos I (Perpignan, Pyrénées-Orientales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Callegarin L.,; Kbiri Alaoui M.; Ichkhakh A.; Roux J.-C. </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-France Diestch-Sellami; Charlotte Hallavant; Laurent Bouby; Bénédicte Pradat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rirha : site antique et médiéval du Maroc. Vol. I. Cadre historique et géographique général.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vol. I., Collection de la Casa de Velázquez, pp.42-138, 2016, Collection de la Casa de Velázquez</w:t>
+              <w:t xml:space="preserve">Plantes, produits végétaux et ravageurs, Actes des Xe Rencontres d’Archéobotanique, Les Eyzies-de-Tayac, 24-27 septembre 2014, Supplément à la revue Aquitania (36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-280, 2016, 2-910763-43-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450753v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les résidus vitivinicoles carbonisés : référentiels expérimentaux et application au site romain du Petit Clos I (Perpignan, Pyrénées-Orientales)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe - Introduction à l’ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-France Diestch-Sellami; Charlotte Hallavant; Laurent Bouby; Bénédicte Pradat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes, produits végétaux et ravageurs, Actes des Xe Rencontres d’Archéobotanique, Les Eyzies-de-Tayac, 24-27 septembre 2014, Supplément à la revue Aquitania (36)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.259-280, 2016, 2-910763-43-9</w:t>
+              <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omniscience, pp.11-38., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01685667v1</w:t>
+                <w:t xml:space="preserve">halshs-03847289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de cueillette, lieux de culture : les fruits à la croisée des chemins.</w:t>
               </w:r>
@@ -10048,238 +10048,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01869852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et utilisation des mûriers blanc et noir en France. Apport de l'archéobotanique, des textes et de l'iconographie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs — Regards sur l’histoire de quelques fruits consommés en Europe - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des fruits d’ici et d’ailleurs. Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Omnisciences, pp.213-322, 2016, Histoire des Savoirs, 978-2-916097-47-3</w:t>
+              <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omniscience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-38, 2016, 978-2-916097-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01843782v1</w:t>
+                <w:t xml:space="preserve">halshs-01869850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs — Regards sur l’histoire de quelques fruits consommés en Europe - Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et utilisation des mûriers blanc et noir en France. Apport de l'archéobotanique, des textes et de l'iconographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe,</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-38, 2016, 978-2-916097-47-3</w:t>
+              <w:t xml:space="preserve">Des fruits d’ici et d’ailleurs. Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omnisciences, pp.213-322, 2016, Histoire des Savoirs, 978-2-916097-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01869850v1</w:t>
+                <w:t xml:space="preserve">halshs-01843782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard pluriel sur les plantes de l'héritage arabo-islamique en France médiévale</w:t>
               </w:r>
@@ -10407,51 +10407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et alimentation végétales à Ruscino : les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11489,51 +11489,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11827,338 +11827,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges botaniques témoignant de la diversité des denrées alimentaires : impact des processus de préservation sur la représentation de certaines catégories végétales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615846v1</w:t>
+                <w:t xml:space="preserve">hal-02615845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02615845v1</w:t>
+                <w:t xml:space="preserve">hal-02615849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vestiges botaniques témoignant de la diversité des denrées alimentaires : impact des processus de préservation sur la représentation de certaines catégories végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02615849v1</w:t>
+                <w:t xml:space="preserve">hal-02615846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction des dommages causés sur les caryopses de céréales par la carbonisation et le charançon du blé (Sitophilus granarius).</w:t>
               </w:r>
@@ -12245,51 +12245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs et méthodes en archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12307,103 +12307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12815,51 +12815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12934,264 +12934,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’archéobotanique à la connaissance des activités et de l’économie végétale des sociétés passées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TechnicoTop 2022-2023 Techniques émergentes appliquées au monde de la recherche en histoire et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Charpentier - UMR Orient et Méditerranée - Master et Doctorat, Feb 2023, Paris Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04156337v1</w:t>
+                <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l’archéobotanique à la connaissance des activités et de l’économie végétale des sociétés passées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
+              <w:t xml:space="preserve">Séminaire TechnicoTop 2022-2023 Techniques émergentes appliquées au monde de la recherche en histoire et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Charpentier - UMR Orient et Méditerranée - Master et Doctorat, Feb 2023, Paris Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192312v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13272,51 +13272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about Fruit tree cultivation on the semi-arid slopes of the Anti-Atlas during the Middle Ages? Archaeobotanical data from the almohad period at Igiliz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13578,64 +13578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enquête philologique entre textes et pratiques: le far, de l’épeautre à l’amidonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13673,51 +13673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversity and crop diffusion in medieval western Maghreb: an archaeobotanical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13755,64 +13755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromus secalinus : weed, « near-crop », or occasional food resource? Investigation based on 338 case studies in northern France, from 1325 BC to 1500 AD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14342,51 +14342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation végétale à Ultréra : l’apport de la carpologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14601,51 +14601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Journées Internationales de l’Association Française d’Archéologie Mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
@@ -14668,277 +14668,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t>
+                <w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Red Sea Conference IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336200v1</w:t>
+                <w:t xml:space="preserve">hal-02336218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t>
+                <w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Red Sea Conference IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336218v1</w:t>
+                <w:t xml:space="preserve">hal-02336200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GAHTI Gestion et aménagements hydrauliques du territoire d’Îgîlîz (Maroc) : patrimoine et paléoenvironnement</w:t>
               </w:r>
@@ -15062,51 +15062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrodiversités en héritages au Maghreb extrême : premier bilan des recherches archéobotaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du GIS « Moyen Orient et mondes musulmans », atelier "Aménagement et mise en valeur des espaces ruraux au Maghreb médiéval : approche archéologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15463,51 +15463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation végétale à Ultréra : l’apport de la carpologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15742,277 +15742,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Berrio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+                <w:t xml:space="preserve">halshs-01740405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Broine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740405v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les témoins archéobotaniques sur les héritages et les spécificités dans l'économie agro-vivrière du Maroc antique et médiéval</w:t>
               </w:r>
@@ -16169,178 +16169,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opération 4 - Recherches thématiques et collaboratives. Bilan et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie des techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e réunion annuelle du GDR BioarchéoDat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Table ronde « Les contours de l’histoire de la philosophie des sciences et des techniques et leurs apports avec les disciplines connexes », Journée de réflexion sur l’histoire et la philosophie des sciences et des techniques en France à l’occasion du 60e anniversaire du CNFHPST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, comité national français d’hsitoire et de philosophie des sciences et des techniques, Mar 2017, Paris ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195139v1</w:t>
+                <w:t xml:space="preserve">mnhn-03955339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie des techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opération 4 - Recherches thématiques et collaboratives. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde « Les contours de l’histoire de la philosophie des sciences et des techniques et leurs apports avec les disciplines connexes », Journée de réflexion sur l’histoire et la philosophie des sciences et des techniques en France à l’occasion du 60e anniversaire du CNFHPST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, comité national français d’hsitoire et de philosophie des sciences et des techniques, Mar 2017, Paris ENS, France</w:t>
+              <w:t xml:space="preserve">4e réunion annuelle du GDR BioarchéoDat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03955339v1</w:t>
+                <w:t xml:space="preserve">hal-02195139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and aromatics for embalming in Modern Times. A synthesis of archaeobotanical and historical data (France-Italy)</w:t>
               </w:r>
@@ -16421,51 +16421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des déchets agro-pastoraux et domestiques : les dépôts archéobotaniques médiévaux en France méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16605,329 +16605,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions vitivinicoles en Gaule narbonnaise : apports de l’archéobotanique et de l’ethnoarchéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Productions vitivinicoles en France méditerranéenne romaine et médiévale : réinterprétation des assemblages à la lumière de nouvelles expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Inrap, Actualité des recherches archéologiques sur la vigne et le vin en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Romain-en-Gal, France</w:t>
+              <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Les Eyzies-de-Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02583500v1</w:t>
+                <w:t xml:space="preserve">halshs-02583564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions vitivinicoles en France méditerranéenne romaine et médiévale : réinterprétation des assemblages à la lumière de nouvelles expérimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Du Bronze final III au 1er âge du Fer. Premiers résultats des fouilles du site du Menhir à EYNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crabol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rancoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Les Eyzies-de-Tayac, France</w:t>
+              <w:t xml:space="preserve">XV Col·loqui Internacional d'Arqueologia de Puigcerdà - Congrés Nacional d'Arqueologia de Catalunya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Estudis Ceretans, Nov 2011, Puigcerdà, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02583564v1</w:t>
+                <w:t xml:space="preserve">hal-01950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Bronze final III au 1er âge du Fer. Premiers résultats des fouilles du site du Menhir à EYNE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Rancoule</w:t>
+                <w:t xml:space="preserve">Productions vitivinicoles en Gaule narbonnaise : apports de l’archéobotanique et de l’ethnoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Col·loqui Internacional d'Arqueologia de Puigcerdà - Congrés Nacional d'Arqueologia de Catalunya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Estudis Ceretans, Nov 2011, Puigcerdà, Espagne</w:t>
+              <w:t xml:space="preserve">Table ronde Inrap, Actualité des recherches archéologiques sur la vigne et le vin en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Romain-en-Gal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950215v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de l'ager : forêt, pâturages et... agriculture dans la montagne pyrénéenne</w:t>
               </w:r>
@@ -17064,64 +17064,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Les-Eyzies-de-Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17146,51 +17146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, food and products from Antiquity to Middle Age in Northern Catalonia (Pyrénées-Orientales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17582,51 +17582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles agricultures au haut Moyen Âge (7e -11e s.) en Catalogne septentrionale (Pyrénées-Orientales, France) ? Lectures comparées des premières données carpologiques de la plaine et des reliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17677,51 +17677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indices carpologiques d’exploitation de plantes fourragères et des espaces de pacage en France médiévale méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17759,51 +17759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des productions agricoles et alimentaires en Roussillon de l’empire romain à l’an mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18283,51 +18283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18507,51 +18507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric morphometric analysis of seed shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum) in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18615,51 +18615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crops and agriculture during the Early Middle Age in northern Catalonia (Pyrénées-Orientales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18697,51 +18697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and storage of food plants in eastern Languedoc during the 10th-11th century A.D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18811,51 +18811,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avoines dans les productions agro-pastorales du nord de la France, de l’Âge du Fer au Moyen Âge : hypothèses carpologiques et indications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18912,51 +18912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion - &amp;quot;Approches diachroniques de l'espace rural&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19154,51 +19154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19272,51 +19272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques. in : Elsa Rocca, Charlotte Carrato, Mohamed Kbiri Alaoui, Abdelfattah I Ichkakh, Recherches archéologiques à Rirha Sidi Slimane (Maroc) Rapport d’activité 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19390,51 +19390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes archéobotaniques : analyses anthracologiques et carpologiques. in Rocca E., Carrato C., Kbiri Aloui M, Ichkhakh A. (dir.) Recherches archéologiques à Rirha (Sidi Sliman, Maroc) rapport d’activité 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19643,51 +19643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2012, 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19752,51 +19752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19874,51 +19874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20127,51 +20127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2010, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20236,51 +20236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20405,51 +20405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19B6FC5F"/>
+    <w:nsid w:val="FF0A8B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20553,51 +20553,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A2C6E57"/>
+    <w:nsid w:val="8D6BE9AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20787,51 +20787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-ruas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-2234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071041893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/rirha-sidi-slimane-maroc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/la-montagne-digiliz-et-le-pays-des-arghen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290109v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90286-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7848" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andrianarinosy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846976v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ettahiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0306-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/171B18DB52458E87F24E75E9711B63D2E458C35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0310-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E749F833EC0BA36AD3F574AABA6A58AA4377D3D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2008.1661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1995.2728" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailland Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Brocker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Marinval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nda.1985.1360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten F&#246;gen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies#top" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.800cs17l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05175687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies?lang=en#top" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e7d38nj3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Ettahiri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62627." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02584497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Fumiers-Ordures~.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685706v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/2243" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2243" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847289v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450753v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685667v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843782v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869850v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/collection-bibracte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974666v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305973v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305972v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615846v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756538v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156340v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955333v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847685v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabkowski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ettahiri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lerouxel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847408v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195139v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955339v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195082v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583500v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583564v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01950215v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583661v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583133v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993664v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fili A." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Staevel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789721v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789707v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570472v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Jacques Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne J.-D." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319168v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Alain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947508v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-ruas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-2234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071041893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/rirha-sidi-slimane-maroc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/la-montagne-digiliz-et-le-pays-des-arghen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290109v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90286-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7848" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andrianarinosy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846976v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ettahiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0306-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/171B18DB52458E87F24E75E9711B63D2E458C35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0310-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E749F833EC0BA36AD3F574AABA6A58AA4377D3D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2008.1661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1995.2728" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailland Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Brocker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Marinval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nda.1985.1360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672836v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten F&#246;gen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies#top" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.800cs17l" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05175687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies?lang=en#top" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e7d38nj3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Ettahiri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62627." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02584497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Fumiers-Ordures~.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686438v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685706v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/2243" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2243" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685667v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847289v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/collection-bibracte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974666v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305973v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305972v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615846v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756538v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156337v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156340v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955333v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847685v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabkowski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ettahiri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lerouxel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847408v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195082v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583564v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01950215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583500v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583661v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583133v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993664v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fili A." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Staevel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789721v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789707v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570472v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Jacques Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne J.-D." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319168v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Alain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947508v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>