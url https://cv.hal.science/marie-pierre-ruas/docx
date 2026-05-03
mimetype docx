--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -982,295 +982,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
+                <w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Jeanty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Bouby Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Bernigaud Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+                <w:t xml:space="preserve">Maune Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dham</w:t>
+                <w:t xml:space="preserve">Paradis Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrato Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207348v1</w:t>
+                <w:t xml:space="preserve">hal-05511731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernigaud Nicolas</w:t>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maune Stéphane</w:t>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradis Laure</w:t>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrato Charlotte</w:t>
+                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511731v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue from the Tenth International Workgroup for African Archaeobotany in Paris, France</w:t>
               </w:r>
@@ -2317,51 +2317,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany</w:t>
+                <w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany. Paris 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
@@ -2680,576 +2680,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux d’aisance et de toilette en milieu rural dans le Maroc médiéval. L’exemple des latrines du site d’Igīlīz et les déchets des plantes consommées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les résidus viti-vinicoles carbonisés en Gaule romaine méditerranéenne : de l’expérimentation à l’interprétation archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Fili</w:t>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiévales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Plantes, produits végétaux et ravageurs, actes des Xe rencontres d’archéobotanique Les Eyzies-de-Tayac, 24-27 sept. 2014, suppl. (36), pp.259-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928397v1</w:t>
+                <w:t xml:space="preserve">halshs-03847193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and archaeology of the emblematic argan tree in the medieval Anti-Atlas Mountains (Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche historique de l’agrobiodiversité du cerisier (Prunus avium l. / Prunus cerasus l.) en Europe Nord-Occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2-3), pp.132-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627535v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges élucidés d’un parasite des céréales : les galles d’anguillule (Anguina sp.) dans les assemblages archéobotaniques médiévaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania - Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Plantes, produits végétaux et ravageurs, actes des Xe rencontres d’archéobotanique Les Eyzies-de-Tayac, 24-27 sept. 2014,, Suppl (36), pp.43-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les résidus viti-vinicoles carbonisés en Gaule romaine méditerranéenne : de l’expérimentation à l’interprétation archéobotanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Lieux d’aisance et de toilette en milieu rural dans le Maroc médiéval. L’exemple des latrines du site d’Igīlīz et les déchets des plantes consommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lemoine</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Fili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lieux d’hygiène et lieux d’aisances au Moyen Âge en terre d’Islam, 70, pp.189-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03847193v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche historique de l’agrobiodiversité du cerisier (Prunus avium l. / Prunus cerasus l.) en Europe Nord-Occidentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History and archaeology of the emblematic argan tree in the medieval Anti-Atlas Mountains (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Andrianarinosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.114 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03846976v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une aire d'ensilage du deuxième âge du fer en Roussillon : les Vignes de l'Espérance (Banyuls-dels-Aspres, Pyrénées-Orientales)</w:t>
               </w:r>
@@ -3791,311 +3791,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz (Anti-Atlas, Morocco) with particular reference to the exploitation of the argan tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing past agrobiodiversity of Prunus avium L. (Rosaceae): a morphometric approach focussed on the stones from the archaeological site Hoˆtel-Dieu (16th century, Tours, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Picq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (5), pp.419-433. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 20, pp.447-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-011-0310-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-011-0306-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03002548v1</w:t>
+                <w:t xml:space="preserve">hal-02990739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing past agrobiodiversity of Prunus avium L. (Rosaceae): a morphometric approach focussed on the stones from the archaeological site Hoˆtel-Dieu (16th century, Tours, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz (Anti-Atlas, Morocco) with particular reference to the exploitation of the argan tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Picq</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ettahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Fili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20, pp.447-458. </w:t>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.419-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-011-0310-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-011-0306-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990739v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03002548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleosol charcoal : Reconstructing vegetation history in relation to agro−pastoral activities since the Neolithic. A case study in the Eastern French Pyrenees.</w:t>
               </w:r>
@@ -5680,887 +5680,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+                <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Muriel Gandelin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.85-100, 2024, 978-2-35842-035-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672872v1</w:t>
+                <w:t xml:space="preserve">hal-05175687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Matterne</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA - https://nakala.fr (Huma-Num - CNRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506483v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuisibles et maladies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672836v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des blés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672810v1</w:t>
+                <w:t xml:space="preserve">hal-04506483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Nuisibles et maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Fögen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871421v1</w:t>
+                <w:t xml:space="preserve">hal-04672836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">L’identification des blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175687v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+                <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandelin Muriel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.85-100, 2024, 978-2-35842-035-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04672823v1</w:t>
+                <w:t xml:space="preserve">hal-04871421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes de consommation et leur variation au cours du premier Moyen Âge (Ve-XIIe s.) en région Centre Val-de-Loire</w:t>
               </w:r>
@@ -6688,126 +6688,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pests and diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Fögen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672865v1</w:t>
@@ -6818,130 +6818,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of wheat varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672819v1</w:t>
@@ -6952,64 +6952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces alimentaires autres que les céréales et les légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7056,113 +7056,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing arable weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672877v1</w:t>
@@ -7634,51 +7634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed S. Ettahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Fili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7888,51 +7888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des blés durs en France : des origines néolithiques à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,626 +8864,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02584497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéobotaniques sur l’arganeraie médiévale dans la montagne d’Îgîlîz (Anti-Atlas, Maroc)</w:t>
+                <w:t xml:space="preserve">Citrus Fruits in historical France: written sources, iconographic and plant remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zech-Matterne Véronique; Fiorentino Girolamo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 3e Congrès international de l’Arganier : Arganier, patrimoine universel porteur de richesse à conserver et à valoriser, (Agadir, 17-19 décembre 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection du Centre Jean Bérard, AGRUMED: Archaeology and history of citrus fruit in the Mediterranean, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS; EFR; Publications du Centre Jean Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-184, 2017, 782918887775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.2243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686438v1</w:t>
+                <w:t xml:space="preserve">hal-03501166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'olive à l'huile : regards croisés sur la possibilité d'une production d'huile d'olive en Roussillon au Haut Empire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plantes de l’agriculture et de l’alimentation en Roussillon antique ; les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Trément. </w:t>
+              <w:t xml:space="preserve">Nuria Rovira; Laurent Bouby; Anne Bouchette; Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines, Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale, Actes du XIe colloque de l’Association d’étude du monde rural gallo-romain, Aquitania, supplément 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.515-522, 2017, 978-2-910763-00-8</w:t>
+              <w:t xml:space="preserve">Plantes, Produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Actes des Rencontres d’Archéobotanique 2010, 13-16 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monographies d'Archéologie Méditerranéenne, pp.53-73, 2017, 9782912369352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01685753v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Recherches archéobotaniques sur l’arganeraie médiévale dans la montagne d’Îgîlîz (Anti-Atlas, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
+              <w:t xml:space="preserve">Actes du 3e Congrès international de l’Arganier : Arganier, patrimoine universel porteur de richesse à conserver et à valoriser, (Agadir, 17-19 décembre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale pour le Développement des Zones Oasiennes et de l’Arganier, pp.488--492, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03847162v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes de l’agriculture et de l’alimentation en Roussillon antique ; les données carpologiques</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Nuria Rovira; Laurent Bouby; Anne Bouchette; Marie-Pierre Ruas. </w:t>
+                <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes, Produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Actes des Rencontres d’Archéobotanique 2010, 13-16 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monographies d'Archéologie Méditerranéenne, pp.53-73, 2017, 9782912369352</w:t>
+              <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01685706v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrus Fruits in historical France: written sources, iconographic and plant remains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'olive à l'huile : regards croisés sur la possibilité d'une production d'huile d'olive en Roussillon au Haut Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Zech-Matterne Véronique; Fiorentino Girolamo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Trément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines, Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale, Actes du XIe colloque de l’Association d’étude du monde rural gallo-romain, Aquitania, supplément 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.515-522, 2017, 978-2-910763-00-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501166v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plante importée ou acclimatée ? Le sorgho (Sorghum bicolor (L.) Moench) dans le nord de l’Aquitaine au Moyen Age</w:t>
               </w:r>
@@ -9822,51 +9822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Diestch-Sellami; Charlotte Hallavant; Laurent Bouby; Bénédicte Pradat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plantes, produits végétaux et ravageurs, Actes des Xe Rencontres d’Archéobotanique, Les Eyzies-de-Tayac, 24-27 septembre 2014, Supplément à la revue Aquitania (36)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-280, 2016, 2-910763-43-9</w:t>
@@ -11827,426 +11827,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinction des dommages causés sur les caryopses de céréales par la carbonisation et le charançon du blé (Sitophilus granarius).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
+                <w:t xml:space="preserve">Jérémy Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615845v1</w:t>
+                <w:t xml:space="preserve">hal-02615842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02615849v1</w:t>
+                <w:t xml:space="preserve">hal-02615845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges botaniques témoignant de la diversité des denrées alimentaires : impact des processus de préservation sur la représentation de certaines catégories végétales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615846v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction des dommages causés sur les caryopses de céréales par la carbonisation et le charançon du blé (Sitophilus granarius).</w:t>
+                <w:t xml:space="preserve">Les vestiges botaniques témoignant de la diversité des denrées alimentaires : impact des processus de préservation sur la représentation de certaines catégories végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02615842v1</w:t>
+                <w:t xml:space="preserve">hal-02615846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs et méthodes en archéobotanique</w:t>
               </w:r>
@@ -12307,103 +12307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12576,704 +12576,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions agricoles et pratiques alimentaires à Montaillou (Le Castellas) au XIII s. au prisme des restes carpologiques Données anciennes et nouvelles perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée départementale de l’archéologie en Ariège, 27 avril 2024 Centre Jean Clottes, Parc de la Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Tarascon-sur-Ariège, France</w:t>
+              <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756538v1</w:t>
+                <w:t xml:space="preserve">hal-04756625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productions agricoles et pratiques alimentaires à Montaillou (Le Castellas) au XIII s. au prisme des restes carpologiques Données anciennes et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">Journée départementale de l’archéologie en Ariège, 27 avril 2024 Centre Jean Clottes, Parc de la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tarascon-sur-Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756625v1</w:t>
+                <w:t xml:space="preserve">hal-04756538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kaniewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04156357v1</w:t>
+                <w:t xml:space="preserve">hal-04077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l’archéobotanique à la connaissance des activités et de l’économie végétale des sociétés passées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
+              <w:t xml:space="preserve">Séminaire TechnicoTop 2022-2023 Techniques émergentes appliquées au monde de la recherche en histoire et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Charpentier - UMR Orient et Méditerranée - Master et Doctorat, Feb 2023, Paris Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192312v1</w:t>
+                <w:t xml:space="preserve">halshs-04156337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’archéobotanique à la connaissance des activités et de l’économie végétale des sociétés passées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TechnicoTop 2022-2023 Techniques émergentes appliquées au monde de la recherche en histoire et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Charpentier - UMR Orient et Méditerranée - Master et Doctorat, Feb 2023, Paris Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04156337v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Dham</w:t>
+                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Lecomte</w:t>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077923v1</w:t>
+                <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about Fruit tree cultivation on the semi-arid slopes of the Anti-Atlas during the Middle Ages? Archaeobotanical data from the almohad period at Igiliz.</w:t>
               </w:r>
@@ -13311,51 +13311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed S. Ettahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Fili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International of Workgroup for African Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7209 AASPE, CNRS MNHN Paris, Jun 2023, Paris Grande galerie de l'évolution MNHN, France</w:t>
@@ -13578,64 +13578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enquête philologique entre textes et pratiques: le far, de l’épeautre à l’amidonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13755,77 +13755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromus secalinus : weed, « near-crop », or occasional food resource? Investigation based on 338 case studies in northern France, from 1325 BC to 1500 AD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14211,234 +14211,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et alimentation végétale à Ultréra : l’apport de la carpologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire « Analyses croisées des modes alimentaires des occupants d'un castrum du haut Moyen Âge : Ultrère (Argelès-sur-Mer, 66) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723026v1</w:t>
+                <w:t xml:space="preserve">halshs-03727934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et alimentation végétale à Ultréra : l’apport de la carpologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Analyses croisées des modes alimentaires des occupants d'un castrum du haut Moyen Âge : Ultrère (Argelès-sur-Mer, 66) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03727934v1</w:t>
+                <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
               </w:r>
@@ -14700,51 +14700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14793,277 +14793,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Projet GAHTI Gestion et aménagements hydrauliques du territoire d’Îgîlîz (Maroc) : patrimoine et paléoenvironnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cosandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Journée de restitution des projets exploratoires OPUS Observatoire des Patrimoines Sorbonne-Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Sorbonne Université OPUS, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336200v1</w:t>
+                <w:t xml:space="preserve">halshs-03847685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GAHTI Gestion et aménagements hydrauliques du territoire d’Îgîlîz (Maroc) : patrimoine et paléoenvironnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
+                <w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des projets exploratoires OPUS Observatoire des Patrimoines Sorbonne-Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Sorbonne Université OPUS, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03847685v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrodiversités en héritages au Maghreb extrême : premier bilan des recherches archéobotaniques</w:t>
               </w:r>
@@ -15157,51 +15157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. van Staëvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dabkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16605,454 +16605,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions vitivinicoles en France méditerranéenne romaine et médiévale : réinterprétation des assemblages à la lumière de nouvelles expérimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Du Bronze final III au 1er âge du Fer. Premiers résultats des fouilles du site du Menhir à EYNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crabol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rancoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Les Eyzies-de-Tayac, France</w:t>
+              <w:t xml:space="preserve">XV Col·loqui Internacional d'Arqueologia de Puigcerdà - Congrés Nacional d'Arqueologia de Catalunya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Estudis Ceretans, Nov 2011, Puigcerdà, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02583564v1</w:t>
+                <w:t xml:space="preserve">hal-01950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Bronze final III au 1er âge du Fer. Premiers résultats des fouilles du site du Menhir à EYNE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Rancoule</w:t>
+                <w:t xml:space="preserve">Productions vitivinicoles en France méditerranéenne romaine et médiévale : réinterprétation des assemblages à la lumière de nouvelles expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Col·loqui Internacional d'Arqueologia de Puigcerdà - Congrés Nacional d'Arqueologia de Catalunya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Estudis Ceretans, Nov 2011, Puigcerdà, Espagne</w:t>
+              <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Les Eyzies-de-Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950215v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02583564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions vitivinicoles en Gaule narbonnaise : apports de l’archéobotanique et de l’ethnoarchéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Aux marges de l'ager : forêt, pâturages et... agriculture dans la montagne pyrénéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Inrap, Actualité des recherches archéologiques sur la vigne et le vin en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Romain-en-Gal, France</w:t>
+              <w:t xml:space="preserve">Sylva et Saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales (friches, landes, marais..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02583500v1</w:t>
+                <w:t xml:space="preserve">halshs-00218293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de l'ager : forêt, pâturages et... agriculture dans la montagne pyrénéenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poupet</w:t>
+                <w:t xml:space="preserve">Productions vitivinicoles en Gaule narbonnaise : apports de l’archéobotanique et de l’ethnoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylva et Saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales (friches, landes, marais..)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.91-106</w:t>
+              <w:t xml:space="preserve">Table ronde Inrap, Actualité des recherches archéologiques sur la vigne et le vin en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Romain-en-Gal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00218293v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités des recherches archéobotaniques sur les habitats almohades d’Igiliz (Anti-Atlas, Maroc)</w:t>
               </w:r>
@@ -17379,51 +17379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fili A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18811,51 +18811,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avoines dans les productions agro-pastorales du nord de la France, de l’Âge du Fer au Moyen Âge : hypothèses carpologiques et indications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18912,51 +18912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion - &amp;quot;Approches diachroniques de l'espace rural&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19075,51 +19075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaine de Marly (Marly-le-Roi, Yvelines). Latrine du 3ème Pavillon du Levant- Rapport de l’étude des restes végétaux prélèvement de la campagne 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] centre de recherche du domaine de Marly le Roi. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19135,51 +19135,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques</w:t>
+                <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques. in : Elsa Rocca, Charlotte Carrato, Mohamed Kbiri Alaoui, Abdelfattah I Ichkakh, Recherches archéologiques à Rirha Sidi Slimane (Maroc) Rapport d’activité 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
@@ -19193,111 +19193,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Pau; UMR 5140 - Archéologie des sociétés méditerrannéennes : milieux, territoires, civilisations; INSAP, Maroc; Casa Velazquez, Madrid. 2018, pp.201-232</w:t>
+              <w:t xml:space="preserve">INSAP Rabat (Maroc); Casa de Velazquez Madrid (Espagne); Université Paul Valéry - Montpellier 3; Ministère des affaires étrangères et européennes. 2018, pp.201-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319168v1</w:t>
+                <w:t xml:space="preserve">hal-03947476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques. in : Elsa Rocca, Charlotte Carrato, Mohamed Kbiri Alaoui, Abdelfattah I Ichkakh, Recherches archéologiques à Rirha Sidi Slimane (Maroc) Rapport d’activité 2018.</w:t>
+                <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
@@ -19311,87 +19311,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSAP Rabat (Maroc); Casa de Velazquez Madrid (Espagne); Université Paul Valéry - Montpellier 3; Ministère des affaires étrangères et européennes. 2018, pp.201-232</w:t>
+              <w:t xml:space="preserve">Université de Pau; UMR 5140 - Archéologie des sociétés méditerrannéennes : milieux, territoires, civilisations; INSAP, Maroc; Casa Velazquez, Madrid. 2018, pp.201-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947476v1</w:t>
+                <w:t xml:space="preserve">hal-04319168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes archéobotaniques : analyses anthracologiques et carpologiques. in Rocca E., Carrato C., Kbiri Aloui M, Ichkhakh A. (dir.) Recherches archéologiques à Rirha (Sidi Sliman, Maroc) rapport d’activité 2017.</w:t>
               </w:r>
@@ -19752,51 +19752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19874,51 +19874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20405,51 +20405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF0A8B97"/>
+    <w:nsid w:val="3DD493D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20553,51 +20553,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D6BE9AF"/>
+    <w:nsid w:val="07237C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20787,51 +20787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-ruas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-2234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071041893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/rirha-sidi-slimane-maroc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/la-montagne-digiliz-et-le-pays-des-arghen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290109v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90286-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7848" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andrianarinosy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846976v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ettahiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0306-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/171B18DB52458E87F24E75E9711B63D2E458C35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0310-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E749F833EC0BA36AD3F574AABA6A58AA4377D3D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2008.1661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1995.2728" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailland Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Brocker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Marinval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nda.1985.1360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672836v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten F&#246;gen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies#top" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.800cs17l" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05175687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies?lang=en#top" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e7d38nj3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Ettahiri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62627." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02584497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Fumiers-Ordures~.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686438v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685706v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/2243" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2243" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685667v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847289v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/collection-bibracte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974666v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305973v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305972v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615846v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756538v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156337v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156340v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955333v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847685v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabkowski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ettahiri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lerouxel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847408v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195082v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583564v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01950215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583500v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583661v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583133v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993664v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fili A." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Staevel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789721v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789707v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570472v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Jacques Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne J.-D." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319168v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Alain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947508v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-ruas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-2234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071041893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/rirha-sidi-slimane-maroc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/la-montagne-digiliz-et-le-pays-des-arghen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290109v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90286-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andrianarinosy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0310-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E749F833EC0BA36AD3F574AABA6A58AA4377D3D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ettahiri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0306-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/171B18DB52458E87F24E75E9711B63D2E458C35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2008.1661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1995.2728" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailland Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Brocker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Marinval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nda.1985.1360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05175687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672836v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten F&#246;gen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies#top" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.800cs17l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies?lang=en#top" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e7d38nj3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Ettahiri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62627." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02584497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Fumiers-Ordures~.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501166v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/2243" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2243" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685667v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847289v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/collection-bibracte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974666v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305973v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305972v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615846v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756538v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156340v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955333v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847685v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabkowski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ettahiri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lerouxel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847408v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195082v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01950215v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583564v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583500v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583661v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583133v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993664v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fili A." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Staevel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789721v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789707v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570472v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Jacques Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne J.-D." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Alain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319168v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947508v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>