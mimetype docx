--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -982,295 +982,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t>
+                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouby Laurent</w:t>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernigaud Nicolas</w:t>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maune Stéphane</w:t>
+                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradis Laure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carrato Charlotte</w:t>
+                <w:t xml:space="preserve">Camille Dham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511731v1</w:t>
+                <w:t xml:space="preserve">hal-05207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobiological evolution of barley (Hordeum vulgare) over the last eight millennia in the northwestern Mediterranean Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viticulture in Iron Age and Roman southeastern France: A reconstruction based on charcoal and seed-fruit data compared to archaeological evidence and wine yields modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouby Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Jeanty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Bernigaud Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Maune Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa d'Oliveira</w:t>
+                <w:t xml:space="preserve">Paradis Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dham</w:t>
+                <w:t xml:space="preserve">Carrato Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380 (1926), pp.20240194. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207348v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue from the Tenth International Workgroup for African Archaeobotany in Paris, France</w:t>
               </w:r>
@@ -1613,325 +1613,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should &amp;lt;em&amp;gt;Bromus secalinus&amp;lt;/em&amp;gt; (rye brome) be considered a crop?: Analysis of &amp;lt;em&amp;gt;Bromus&amp;lt;/em&amp;gt; rich assemblages from protohistoric and historic sites in northern France and textual references</w:t>
+                <w:t xml:space="preserve">Understanding anatomical plasticity of Argan wood features at local geographical scale in ecological and archaeobotanical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal. Luccioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+                <w:t xml:space="preserve">Bertrand Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, p.773-787. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-021-00830-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90286-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996314v1</w:t>
+                <w:t xml:space="preserve">hal-03233492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding anatomical plasticity of Argan wood features at local geographical scale in ecological and archaeobotanical perspectives</w:t>
+                <w:t xml:space="preserve">Should &amp;lt;em&amp;gt;Bromus secalinus&amp;lt;/em&amp;gt; (rye brome) be considered a crop?: Analysis of &amp;lt;em&amp;gt;Bromus&amp;lt;/em&amp;gt; rich assemblages from protohistoric and historic sites in northern France and textual references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal. Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.10830. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, p.773-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90286-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-021-00830-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233492v1</w:t>
+                <w:t xml:space="preserve">hal-02996314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches croisées de l’occupation et de l’exploitation des campagnes roussillonnaises durant le haut Moyen Âge (Ve-VIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,1267 +1989,1267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruits et légumes consommés au Maroc antique et médiéval : témoignages archéobotaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany. Paris 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005747v1</w:t>
+                <w:t xml:space="preserve">hal-03088394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle de carpologie : bilan des travaux dans les Pyrénées-Orientales (1969-2017)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fruits et légumes consommés au Maroc antique et médiéval : témoignages archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32, pp.85-97</w:t>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Manger au Maghreb-Partie IV : Par les mots, les fruits et les légumes, 79, pp.161-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777502v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants and aromatics for embalming in Late Middle Ages and modern period: a synthesis of written sources and archaeobotanical data (France, Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+                <w:t xml:space="preserve">Un demi-siècle de carpologie : bilan des travaux dans les Pyrénées-Orientales (1969-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino Fornaciari</w:t>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.85-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01566177v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany. Paris 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+                <w:t xml:space="preserve">Plants and aromatics for embalming in Late Middle Ages and modern period: a synthesis of written sources and archaeobotanical data (France, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+                <w:t xml:space="preserve">Gino Fornaciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.151-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-017-0620-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088394v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01566177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles</w:t>
+                <w:t xml:space="preserve">Première approche morphométrique de l’histoire de l’agrobiodiversité du Cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bouchette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+                <w:t xml:space="preserve">Sandrine Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Hors-série (8), pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2017, Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles. Actes des Rencontres d’Archéobotanique 2010, Hors-série (8), pp.207-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03847002v1</w:t>
+                <w:t xml:space="preserve">hal-03501221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche morphométrique de l’histoire de l’agrobiodiversité du Cerisier</w:t>
+                <w:t xml:space="preserve">Avant-propos. Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Burger</w:t>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles. Actes des Rencontres d’Archéobotanique 2010, Hors-série (8), pp.207-224</w:t>
+              <w:t xml:space="preserve">, 2017, Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Hors-série (8), pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501221v1</w:t>
+                <w:t xml:space="preserve">halshs-03847002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les résidus viti-vinicoles carbonisés en Gaule romaine méditerranéenne : de l’expérimentation à l’interprétation archéobotanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Lieux d’aisance et de toilette en milieu rural dans le Maroc médiéval. L’exemple des latrines du site d’Igīlīz et les déchets des plantes consommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lemoine</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Fili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lieux d’hygiène et lieux d’aisances au Moyen Âge en terre d’Islam, 70, pp.189-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.7848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03847193v1</w:t>
+                <w:t xml:space="preserve">hal-03928397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche historique de l’agrobiodiversité du cerisier (Prunus avium l. / Prunus cerasus l.) en Europe Nord-Occidentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">History and archaeology of the emblematic argan tree in the medieval Anti-Atlas Mountains (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Andrianarinosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.114 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03846976v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges élucidés d’un parasite des céréales : les galles d’anguillule (Anguina sp.) dans les assemblages archéobotaniques médiévaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania - Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Plantes, produits végétaux et ravageurs, actes des Xe rencontres d’archéobotanique Les Eyzies-de-Tayac, 24-27 sept. 2014,, Suppl (36), pp.43-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux d’aisance et de toilette en milieu rural dans le Maroc médiéval. L’exemple des latrines du site d’Igīlīz et les déchets des plantes consommées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
+                <w:t xml:space="preserve">Identifier les résidus viti-vinicoles carbonisés en Gaule romaine méditerranéenne : de l’expérimentation à l’interprétation archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Fili</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiévales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Plantes, produits végétaux et ravageurs, actes des Xe rencontres d’archéobotanique Les Eyzies-de-Tayac, 24-27 sept. 2014, suppl. (36), pp.259-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928397v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and archaeology of the emblematic argan tree in the medieval Anti-Atlas Mountains (Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche historique de l’agrobiodiversité du cerisier (Prunus avium l. / Prunus cerasus l.) en Europe Nord-Occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2-3), pp.132-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01627535v1</w:t>
+                <w:t xml:space="preserve">halshs-03846976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une aire d'ensilage du deuxième âge du fer en Roussillon : les Vignes de l'Espérance (Banyuls-dels-Aspres, Pyrénées-Orientales)</w:t>
               </w:r>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric morphometric analysis of grain shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum L.) in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first archaeobotanical evidence of Spinacia oleracea L. (spinach) in late 12th–mid 13th century a.d. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3568,51 +3568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les denrées végétales dans le nord de la Catalogne d’après les sources historiques et archéobotaniques (Xe-XVe siècles) : productions et échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3791,311 +3791,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing past agrobiodiversity of Prunus avium L. (Rosaceae): a morphometric approach focussed on the stones from the archaeological site Hoˆtel-Dieu (16th century, Tours, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz (Anti-Atlas, Morocco) with particular reference to the exploitation of the argan tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Picq</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ettahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Fili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20, pp.447-458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-011-0310-6⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.419-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-011-0306-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990739v1</w:t>
+                <w:t xml:space="preserve">mnhn-03002548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz (Anti-Atlas, Morocco) with particular reference to the exploitation of the argan tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing past agrobiodiversity of Prunus avium L. (Rosaceae): a morphometric approach focussed on the stones from the archaeological site Hoˆtel-Dieu (16th century, Tours, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Picq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (5), pp.419-433. </w:t>
+              <w:t xml:space="preserve">, 2011, 20, pp.447-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-011-0306-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-011-0310-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03002548v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleosol charcoal : Reconstructing vegetation history in relation to agro−pastoral activities since the Neolithic. A case study in the Eastern French Pyrenees.</w:t>
               </w:r>
@@ -4198,51 +4198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agraires et terroir de montagne : regard archéobotanique sur Montaillou (Ariège) au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5445,51 +5445,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denrées végétales à Montaillou (Le Castellas) au XIIIe siècle au prisme des restes carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5557,77 +5557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5680,1639 +5680,1639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Identification of wheat varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Foucher</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175687v1</w:t>
+                <w:t xml:space="preserve">hal-04672819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Les espèces alimentaires autres que les céréales et les légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t>
+              <w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), https://agriculture-antiquite.huma-num.fr/notices/les_esp%C3%A8ces_alimentaires_autres_que_les_c%C3%A9r%C3%A9ales_et_les_l%C3%A9gumineuses?lang=fr, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.e7d38nj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672823v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Managing arable weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672872v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embaumement interne, embaumement externe : apports des analyses archéobotaniques et de chimie organique à la mise en évidence de procédés d’exposition et de conservation du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Matterne</w:t>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+              <w:t xml:space="preserve">Hélène Réveillas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t>
+              <w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Editions Ausonius, pp.154-176, 2024, Travaux d’Archéologie Funéraire, Thanat’Os</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506483v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisibles et maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Fögen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKALA</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des blés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gandelin Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.85-100, 2024, 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes de consommation et leur variation au cours du premier Moyen Âge (Ve-XIIe s.) en région Centre Val-de-Loire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+                <w:t xml:space="preserve">Gestion des adventices de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764566v1</w:t>
+                <w:t xml:space="preserve">hal-04672872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pests and diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+                <w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672865v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of wheat varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretin-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA - https://nakala.fr (Huma-Num - CNRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672819v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces alimentaires autres que les céréales et les légumineuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Matterne</w:t>
+                <w:t xml:space="preserve">Séchage ou grillage de glands et d’orge au premier âge du Fer : données carpologiques du site pyrénéen de l’abri Sous-les-Rideaux (Lespugue, Haute Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Muriel Gandelin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.85-100, 2024, 978-2-35842-035-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672793v1</w:t>
+                <w:t xml:space="preserve">hal-05175687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing arable weeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Les plantes de consommation et leur variation au cours du premier Moyen Âge (Ve-XIIe s.) en région Centre Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFAM; FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-278, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672877v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embaumement interne, embaumement externe : apports des analyses archéobotaniques et de chimie organique à la mise en évidence de procédés d’exposition et de conservation du corps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Pests and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Fögen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAKALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757083v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni cassoulet ni ratatouille</w:t>
               </w:r>
@@ -7470,77 +7470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrédients et pratiques d’embaumement à la période moderne en France. L’exemple des cœurs embaumés du couvent des Jacobins à Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7634,51 +7634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed S. Ettahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Fili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7727,294 +7727,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Une histoire des blés durs en France : des origines néolithiques à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
+                <w:t xml:space="preserve">Pierre P. Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abecassis Joël; Massé Jack; Allaoua Kamel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
+              <w:t xml:space="preserve">Blé Dur. Synthèse des connaissances pour une filière durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782759233137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441824v1</w:t>
+                <w:t xml:space="preserve">hal-03319401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire des blés durs en France : des origines néolithiques à nos jours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chauvet</w:t>
+                <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Roumet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Abecassis Joël; Massé Jack; Allaoua Kamel. </w:t>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blé Dur. Synthèse des connaissances pour une filière durable</w:t>
+              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9782759233137</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319401v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats d’analyse multidisciplinaires sur le corps embaumé de Thomas Craven, mort en 1636 (Saint-Maurice,Val-de-Marne)</w:t>
               </w:r>
@@ -8039,51 +8039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Léon Thillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8123,716 +8123,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le style de vie et le statut social du curé de Rigny entre le milieu du 15e et la première moitié du 18&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : quelques aperçus</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t>
+                <w:t xml:space="preserve">Céréales et légumineuses de l' Antiquité en Afrique du Nord : une revue préliminaire des résultats archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blandenet Maelys; Bretin-Chabrol Marine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t>
+              <w:t xml:space="preserve">La terre et le grain - Lectures interdisciplinaires de Columelle - De re rustica, 1 et II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEROR - Université Jean Moulin Lyon III, pp.125-148, 2020, Collection Etudes et Rrecherches sur l'Occident Romain, 978-2-36442-091-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217930v1</w:t>
+                <w:t xml:space="preserve">hal-03156585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macro-restes végétaux dans l’étude des contextes funéraires » « les plantes et substances chimiques révélées dans le baume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Hadjouis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thomas Craven - Chronique d’un revenant, sous la direction de D. Hadjouis, Paris : Editions De Boccard (collection Pathographie 13) pp. 149-168</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, De Boccard, pp.149-168, 2020, collection Pathographie, 978-2-7018-0559-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Discovery of an Urban Winery in Rirha (Sidi Slimane, Morocco), 2nd–3rd Century CE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+                <w:t xml:space="preserve">Le style de vie et le statut social du curé de Rigny entre le milieu du 15e et la première moitié du 18&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : quelques aperçus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Brun; Nicolas Garnier; Gloria Olcese. </w:t>
+              <w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making Wine in Western-Mediterranean / Production and the Trade of Amphorae: Some New Data from Italy, Panel 3.5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, , pp.167-175, 2020, Archaeology and Economy in the Ancient World, 978-3-948465-36-0</w:t>
+              <w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/06_chap_4.xml, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183234v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation - Conclusion générale : « les plantes et substances chimiques révélées dans le baume »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+                <w:t xml:space="preserve">Recent Discovery of an Urban Winery in Rirha (Sidi Slimane, Morocco), 2nd–3rd Century CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Ichkhakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hadjouis D. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Brun; Nicolas Garnier; Gloria Olcese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thomas Craven - Chronique d’un revenant,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, De Boccard, pp.199-205 et 207-214., 2020, Collection de pathographie</w:t>
+              <w:t xml:space="preserve">Making Wine in Western-Mediterranean / Production and the Trade of Amphorae: Some New Data from Italy, Panel 3.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, , pp.167-175, 2020, Archaeology and Economy in the Ancient World, 978-3-948465-36-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970638v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefevre</w:t>
+                <w:t xml:space="preserve">Interprétation - Conclusion générale : « les plantes et substances chimiques révélées dans le baume »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadjouis D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
+              <w:t xml:space="preserve">Thomas Craven - Chronique d’un revenant,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, De Boccard, pp.199-205 et 207-214., 2020, Collection de pathographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615856v1</w:t>
+                <w:t xml:space="preserve">hal-02970638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céréales et légumineuses de l' Antiquité en Afrique du Nord : une revue préliminaire des résultats archéobotaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blandenet Maelys; Bretin-Chabrol Marine. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La terre et le grain - Lectures interdisciplinaires de Columelle - De re rustica, 1 et II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEROR - Université Jean Moulin Lyon III, pp.125-148, 2020, Collection Etudes et Rrecherches sur l'Occident Romain, 978-2-36442-091-5</w:t>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156585v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des déchets agro-pastoraux et domestiques en France méditerranéenne médiévale : les dépôts archéobotaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usage des déchets dans les campagnes de l'Occident médiéval et moderne, Flaran 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8864,1422 +8864,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02584497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrus Fruits in historical France: written sources, iconographic and plant remains</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Zech-Matterne Véronique; Fiorentino Girolamo. </w:t>
+                <w:t xml:space="preserve">Archéobotanique et taphonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chrzavzez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P., BRUGAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Taphonomies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-328, 2017, Sciences Archéologiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501166v1</w:t>
+                <w:t xml:space="preserve">hal-02009532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes de l’agriculture et de l’alimentation en Roussillon antique ; les données carpologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">De l'olive à l'huile : regards croisés sur la possibilité d'une production d'huile d'olive en Roussillon au Haut Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nuria Rovira; Laurent Bouby; Anne Bouchette; Marie-Pierre Ruas. </w:t>
+              <w:t xml:space="preserve">Frédéric Trément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes, Produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Actes des Rencontres d’Archéobotanique 2010, 13-16 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monographies d'Archéologie Méditerranéenne, pp.53-73, 2017, 9782912369352</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines, Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale, Actes du XIe colloque de l’Association d’étude du monde rural gallo-romain, Aquitania, supplément 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.515-522, 2017, 978-2-910763-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01685706v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéobotaniques sur l’arganeraie médiévale dans la montagne d’Îgîlîz (Anti-Atlas, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 3e Congrès international de l’Arganier : Arganier, patrimoine universel porteur de richesse à conserver et à valoriser, (Agadir, 17-19 décembre 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale pour le Développement des Zones Oasiennes et de l’Arganier, pp.488--492, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'olive à l'huile : regards croisés sur la possibilité d'une production d'huile d'olive en Roussillon au Haut Empire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Plantes de l’agriculture et de l’alimentation en Roussillon antique ; les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Trément. </w:t>
+              <w:t xml:space="preserve">Nuria Rovira; Laurent Bouby; Anne Bouchette; Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines, Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale, Actes du XIe colloque de l’Association d’étude du monde rural gallo-romain, Aquitania, supplément 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.515-522, 2017, 978-2-910763-00-8</w:t>
+              <w:t xml:space="preserve">Plantes, Produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Actes des Rencontres d’Archéobotanique 2010, 13-16 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monographies d'Archéologie Méditerranéenne, pp.53-73, 2017, 9782912369352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01685753v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plante importée ou acclimatée ? Le sorgho (Sorghum bicolor (L.) Moench) dans le nord de l’Aquitaine au Moyen Age</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Rovira N., Bouby L., Bouchette A., Ruas M.-P. </w:t>
+                <w:t xml:space="preserve">Citrus Fruits in historical France: written sources, iconographic and plant remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zech-Matterne Véronique; Fiorentino Girolamo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Actes des Rencontres d’Archéobotanique 2010, Université Paul-Valéry – Montpellier, 13-16 octobre 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection du Centre Jean Bérard, AGRUMED: Archaeology and history of citrus fruit in the Mediterranean, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS; EFR; Publications du Centre Jean Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-184, 2017, 782918887775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.2243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764552v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéobotanique et taphonomie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Chrzavzez</w:t>
+                <w:t xml:space="preserve">Plante importée ou acclimatée ? Le sorgho (Sorghum bicolor (L.) Moench) dans le nord de l’Aquitaine au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delhon</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">J.-P., BRUGAL. </w:t>
+                <w:t xml:space="preserve">Ruas M.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rovira N., Bouby L., Bouchette A., Ruas M.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taphonomies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.291-328, 2017, Sciences Archéologiques</w:t>
+              <w:t xml:space="preserve">Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Actes des Rencontres d’Archéobotanique 2010, Université Paul-Valéry – Montpellier, 13-16 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série 8, pp.177-190, 2017, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009532v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoenvironnement et paléoéconomie d’après l’anthracologie et la carpologie</w:t>
+                <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs — Regards sur l’histoire de quelques fruits consommés en Europe - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Callegarin L.,; Kbiri Alaoui M.; Ichkhakh A.; Roux J.-C. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rirha : site antique et médiéval du Maroc. Vol. I. Cadre historique et géographique général.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vol. I., Collection de la Casa de Velázquez, pp.42-138, 2016, Collection de la Casa de Velázquez</w:t>
+              <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omniscience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-38, 2016, 978-2-916097-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450753v1</w:t>
+                <w:t xml:space="preserve">halshs-01869850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les résidus vitivinicoles carbonisés : référentiels expérimentaux et application au site romain du Petit Clos I (Perpignan, Pyrénées-Orientales)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Histoire et utilisation des mûriers blanc et noir en France. Apport de l'archéobotanique, des textes et de l'iconographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-France Diestch-Sellami; Charlotte Hallavant; Laurent Bouby; Bénédicte Pradat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes, produits végétaux et ravageurs, Actes des Xe Rencontres d’Archéobotanique, Les Eyzies-de-Tayac, 24-27 septembre 2014, Supplément à la revue Aquitania (36)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.259-280, 2016, 2-910763-43-9</w:t>
+              <w:t xml:space="preserve">Des fruits d’ici et d’ailleurs. Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omnisciences, pp.213-322, 2016, Histoire des Savoirs, 978-2-916097-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01685667v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe - Introduction à l’ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Omniscience, pp.11-38., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de cueillette, lieux de culture : les fruits à la croisée des chemins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les résidus vitivinicoles carbonisés : référentiels expérimentaux et application au site romain du Petit Clos I (Perpignan, Pyrénées-Orientales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-France Diestch-Sellami; Charlotte Hallavant; Laurent Bouby; Bénédicte Pradat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs – Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-322, 2016, 978-2-916097-47-3</w:t>
+              <w:t xml:space="preserve">Plantes, produits végétaux et ravageurs, Actes des Xe Rencontres d’Archéobotanique, Les Eyzies-de-Tayac, 24-27 septembre 2014, Supplément à la revue Aquitania (36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-280, 2016, 2-910763-43-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01869852v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01685667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs — Regards sur l’histoire de quelques fruits consommés en Europe - Introduction</w:t>
+                <w:t xml:space="preserve">Paléoenvironnement et paléoéconomie d’après l’anthracologie et la carpologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Callegarin L.,; Kbiri Alaoui M.; Ichkhakh A.; Roux J.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs- Regards sur l’histoire de quelques fruits consommés en Europe,</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-38, 2016, 978-2-916097-47-3</w:t>
+              <w:t xml:space="preserve">Rirha : site antique et médiéval du Maroc. Vol. I. Cadre historique et géographique général.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. I., Collection de la Casa de Velázquez, pp.42-138, 2016, Collection de la Casa de Velázquez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01869850v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et utilisation des mûriers blanc et noir en France. Apport de l'archéobotanique, des textes et de l'iconographie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieux de cueillette, lieux de culture : les fruits à la croisée des chemins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Ruas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des fruits d’ici et d’ailleurs. Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Omnisciences, pp.213-322, 2016, Histoire des Savoirs, 978-2-916097-47-3</w:t>
+              <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs – Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omniscience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-322, 2016, 978-2-916097-47-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01843782v1</w:t>
+                <w:t xml:space="preserve">halshs-01869852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard pluriel sur les plantes de l'héritage arabo-islamique en France médiévale</w:t>
               </w:r>
@@ -10304,51 +10304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10407,51 +10407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et alimentation végétales à Ruscino : les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10579,51 +10579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation médiévale en montagne pyrénéenne d’après les graines et les fruits archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11232,246 +11232,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone 10. Premiers résultats paléocarpologiques</w:t>
+                <w:t xml:space="preserve">Zone 20. Premiers résultats paléocarpologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Kisch Y.; Trombetta P.-J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une approche de l'Homme dans son environnement VIIe – XVIIe siècle. Grand Louvre - Fouilles archéologiques de la Cour Napoléon. Paléoenvironnement et fouilles urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction Régionale des Antiquités Historiques de l'Ile de France, pp.69-73, 1986</w:t>
+              <w:t xml:space="preserve">Une approche de l'Homme dans son environnement VIIe - XVIIe siècle. Grand Louvre - Fouilles archéologiques de la Cour Napoléon. Paléoenvironnement et fouilles urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Régionale des Antiquités Historiques de l'Ile de France, pp.111-117., 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990989v1</w:t>
+                <w:t xml:space="preserve">hal-02990997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche du paléoenvironnement végétal par l'étude des semences. La carpologie.</w:t>
+                <w:t xml:space="preserve">Zone 10. Premiers résultats paléocarpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Kisch Y.; Trombetta P.-J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une approche de l'Homme dans son environnement VIIe - XVIIe siècle. Grand Louvre - Fouilles archéologiques de la Cour Napoléon. Paléoenvironnement et fouilles urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction Régionale des Antiquités Historiques de l'Ile de France, pp.22-24, 1986</w:t>
+              <w:t xml:space="preserve">Une approche de l'Homme dans son environnement VIIe – XVIIe siècle. Grand Louvre - Fouilles archéologiques de la Cour Napoléon. Paléoenvironnement et fouilles urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Régionale des Antiquités Historiques de l'Ile de France, pp.69-73, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990979v1</w:t>
+                <w:t xml:space="preserve">hal-02990989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone 20. Premiers résultats paléocarpologiques.</w:t>
+                <w:t xml:space="preserve">Une approche du paléoenvironnement végétal par l'étude des semences. La carpologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Kisch Y.; Trombetta P.-J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une approche de l'Homme dans son environnement VIIe - XVIIe siècle. Grand Louvre - Fouilles archéologiques de la Cour Napoléon. Paléoenvironnement et fouilles urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Direction Régionale des Antiquités Historiques de l'Ile de France, pp.111-117., 1986</w:t>
+              <w:t xml:space="preserve">, Direction Régionale des Antiquités Historiques de l'Ile de France, pp.22-24, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990997v1</w:t>
+                <w:t xml:space="preserve">hal-02990979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11489,51 +11489,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11827,619 +11827,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction des dommages causés sur les caryopses de céréales par la carbonisation et le charançon du blé (Sitophilus granarius).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rollin</w:t>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615842v1</w:t>
+                <w:t xml:space="preserve">hal-02615851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vestiges botaniques témoignant de la diversité des denrées alimentaires : impact des processus de préservation sur la représentation de certaines catégories végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02615845v1</w:t>
+                <w:t xml:space="preserve">hal-02615846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieugué</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02615849v1</w:t>
+                <w:t xml:space="preserve">hal-02615845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges botaniques témoignant de la diversité des denrées alimentaires : impact des processus de préservation sur la représentation de certaines catégories végétales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615846v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectifs et méthodes en archéobotanique</w:t>
+                <w:t xml:space="preserve">Distinction des dommages causés sur les caryopses de céréales par la carbonisation et le charançon du blé (Sitophilus granarius).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615848v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objectifs et méthodes en archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615851v1</w:t>
+                <w:t xml:space="preserve">hal-02615848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12576,1066 +12576,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productions agricoles et pratiques alimentaires à Montaillou (Le Castellas) au XIII s. au prisme des restes carpologiques Données anciennes et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">Journée départementale de l’archéologie en Ariège, 27 avril 2024 Centre Jean Clottes, Parc de la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tarascon-sur-Ariège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756625v1</w:t>
+                <w:t xml:space="preserve">hal-04756538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions agricoles et pratiques alimentaires à Montaillou (Le Castellas) au XIII s. au prisme des restes carpologiques Données anciennes et nouvelles perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée départementale de l’archéologie en Ariège, 27 avril 2024 Centre Jean Clottes, Parc de la Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Tarascon-sur-Ariège, France</w:t>
+              <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756538v1</w:t>
+                <w:t xml:space="preserve">hal-04756625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction générale et introduction à la séance. Diversité variétale et pratiques culturales chez les fruitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">séminaire Animaux et végétaux familiers des humains. Anthropozoologie et anthropobotanique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Pagnoux, L. Mariani, M.-P. Ruas - UMR AASPE CNRS-Muséum, Jun 2023, Paris - MNHN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077923v1</w:t>
+                <w:t xml:space="preserve">halshs-04156340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’archéobotanique à la connaissance des activités et de l’économie végétale des sociétés passées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TechnicoTop 2022-2023 Techniques émergentes appliquées au monde de la recherche en histoire et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Charpentier - UMR Orient et Méditerranée - Master et Doctorat, Feb 2023, Paris Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Normandie, Apr 2023, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04156337v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
+              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192312v1</w:t>
+                <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l’archéobotanique à la connaissance des activités et de l’économie végétale des sociétés passées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire TechnicoTop 2022-2023 Techniques émergentes appliquées au monde de la recherche en histoire et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Charpentier - UMR Orient et Méditerranée - Master et Doctorat, Feb 2023, Paris Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04156357v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about Fruit tree cultivation on the semi-arid slopes of the Anti-Atlas during the Middle Ages? Archaeobotanical data from the almohad period at Igiliz.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Fili</w:t>
+                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International of Workgroup for African Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7209 AASPE, CNRS MNHN Paris, Jun 2023, Paris Grande galerie de l'évolution MNHN, France</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319158v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Normandie, Apr 2023, Alençon, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115845v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale et introduction à la séance. Diversité variétale et pratiques culturales chez les fruitiers</w:t>
+                <w:t xml:space="preserve">What about Fruit tree cultivation on the semi-arid slopes of the Anti-Atlas during the Middle Ages? Archaeobotanical data from the almohad period at Igiliz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed S. Ettahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Fili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Animaux et végétaux familiers des humains. Anthropozoologie et anthropobotanique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Pagnoux, L. Mariani, M.-P. Ruas - UMR AASPE CNRS-Muséum, Jun 2023, Paris - MNHN, France</w:t>
+              <w:t xml:space="preserve">10th International of Workgroup for African Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7209 AASPE, CNRS MNHN Paris, Jun 2023, Paris Grande galerie de l'évolution MNHN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04156340v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enquête philologique entre textes et pratiques: le far, de l’épeautre à l’amidonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Blandenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13667,230 +13667,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobiodiversity and crop diffusion in medieval western Maghreb: an archaeobotanical review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Bromus secalinus : weed, « near-crop », or occasional food resource? Investigation based on 338 case studies in northern France, from 1325 BC to 1500 AD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop international “Moving Plants: Agricultural crop migrations in the 1st millennium CE Middle East and Mediterranean”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Fuks, May 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">BrIAS Workshop 02 Eating From the Wild Interdisciplinary Perspectives on Wild Plant Use and Foraged Food,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles (ULB); the Vrije Universiteit Brussel (VUB); Brussels Institute for Advanced Studies, 2022, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03727920v1</w:t>
+                <w:t xml:space="preserve">hal-03955333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromus secalinus : weed, « near-crop », or occasional food resource? Investigation based on 338 case studies in northern France, from 1325 BC to 1500 AD.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
+                <w:t xml:space="preserve">Agrobiodiversity and crop diffusion in medieval western Maghreb: an archaeobotanical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BrIAS Workshop 02 Eating From the Wild Interdisciplinary Perspectives on Wild Plant Use and Foraged Food,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université libre de Bruxelles (ULB); the Vrije Universiteit Brussel (VUB); Brussels Institute for Advanced Studies, 2022, Bruxelles (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Workshop international “Moving Plants: Agricultural crop migrations in the 1st millennium CE Middle East and Mediterranean”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Fuks, May 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955333v1</w:t>
+                <w:t xml:space="preserve">halshs-03727920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes exotiques : herbiers et jardins comme objet d'étude de leur acclimatation et de leur conservation</w:t>
               </w:r>
@@ -14092,90 +14092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rirha : bilan des recherches pluridisciplinaires d’une ville antique et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Ichkhakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14211,234 +14211,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et alimentation végétale à Ultréra : l’apport de la carpologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Analyses croisées des modes alimentaires des occupants d'un castrum du haut Moyen Âge : Ultrère (Argelès-sur-Mer, 66) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03727934v1</w:t>
+                <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et alimentation végétale à Ultréra : l’apport de la carpologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire « Analyses croisées des modes alimentaires des occupants d'un castrum du haut Moyen Âge : Ultrère (Argelès-sur-Mer, 66) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723026v1</w:t>
+                <w:t xml:space="preserve">halshs-03727934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
               </w:r>
@@ -14562,90 +14562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des plantes de consommation et leur évolution au cours du premier Moyen Âge (Ve-XIIe s.) en région Centre Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Decaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Journées Internationales de l’Association Française d’Archéologie Mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
@@ -14668,445 +14668,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t>
+                <w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Red Sea Conference IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336218v1</w:t>
+                <w:t xml:space="preserve">hal-02336200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet GAHTI Gestion et aménagements hydrauliques du territoire d’Îgîlîz (Maroc) : patrimoine et paléoenvironnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
+                <w:t xml:space="preserve">Diffusion of Cotton in Northeastern Africa and Arabia: New Morphometric and Chronological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des projets exploratoires OPUS Observatoire des Patrimoines Sorbonne-Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Sorbonne Université OPUS, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Red Sea Conference IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03847685v1</w:t>
+                <w:t xml:space="preserve">hal-02336218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural economy and the development of cotton cultivation during the Meroitic period (4th c. BC - 5th c. AD) in central Sudan: seed, fruits and morphometric analyses at Mouweis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Projet GAHTI Gestion et aménagements hydrauliques du territoire d’Îgîlîz (Maroc) : patrimoine et paléoenvironnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre van Staëvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cosandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Journée de restitution des projets exploratoires OPUS Observatoire des Patrimoines Sorbonne-Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Sorbonne Université OPUS, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336200v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrodiversités en héritages au Maghreb extrême : premier bilan des recherches archéobotaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du GIS « Moyen Orient et mondes musulmans », atelier "Aménagement et mise en valeur des espaces ruraux au Maghreb médiéval : approche archéologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15157,51 +15157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. van Staëvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dabkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15463,51 +15463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation végétale à Ultréra : l’apport de la carpologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15742,277 +15742,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Broine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740405v1</w:t>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les témoins archéobotaniques sur les héritages et les spécificités dans l'économie agro-vivrière du Maroc antique et médiéval</w:t>
               </w:r>
@@ -16067,77 +16067,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrédients et pratiques d’embaumement à la période moderne en France : l’exemple des cœurs embaumés du couvent des Jacobins à Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16169,208 +16169,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie des techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opération 4 - Recherches thématiques et collaboratives. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde « Les contours de l’histoire de la philosophie des sciences et des techniques et leurs apports avec les disciplines connexes », Journée de réflexion sur l’histoire et la philosophie des sciences et des techniques en France à l’occasion du 60e anniversaire du CNFHPST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, comité national français d’hsitoire et de philosophie des sciences et des techniques, Mar 2017, Paris ENS, France</w:t>
+              <w:t xml:space="preserve">4e réunion annuelle du GDR BioarchéoDat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03955339v1</w:t>
+                <w:t xml:space="preserve">hal-02195139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opération 4 - Recherches thématiques et collaboratives. Bilan et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie des techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e réunion annuelle du GDR BioarchéoDat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Table ronde « Les contours de l’histoire de la philosophie des sciences et des techniques et leurs apports avec les disciplines connexes », Journée de réflexion sur l’histoire et la philosophie des sciences et des techniques en France à l’occasion du 60e anniversaire du CNFHPST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, comité national français d’hsitoire et de philosophie des sciences et des techniques, Mar 2017, Paris ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195139v1</w:t>
+                <w:t xml:space="preserve">mnhn-03955339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and aromatics for embalming in Modern Times. A synthesis of archaeobotanical and historical data (France-Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16421,77 +16421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des déchets agro-pastoraux et domestiques : les dépôts archéobotaniques médiévaux en France méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38es Journées de Flaran : Fumiers ! Ordures ! Gestion et usages des déchets dans les campagnes de l’Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hastingue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16605,592 +16605,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Bronze final III au 1er âge du Fer. Premiers résultats des fouilles du site du Menhir à EYNE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualités des recherches archéobotaniques sur les habitats almohades d’Igiliz (Anti-Atlas, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Col·loqui Internacional d'Arqueologia de Puigcerdà - Congrés Nacional d'Arqueologia de Catalunya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Estudis Ceretans, Nov 2011, Puigcerdà, Espagne</w:t>
+              <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Les-Eyzies-de-Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950215v1</w:t>
+                <w:t xml:space="preserve">halshs-02583661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions vitivinicoles en France méditerranéenne romaine et médiévale : réinterprétation des assemblages à la lumière de nouvelles expérimentations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Productions vitivinicoles en Gaule narbonnaise : apports de l’archéobotanique et de l’ethnoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Les Eyzies-de-Tayac, France</w:t>
+              <w:t xml:space="preserve">Table ronde Inrap, Actualité des recherches archéologiques sur la vigne et le vin en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Romain-en-Gal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02583564v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02583500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de l'ager : forêt, pâturages et... agriculture dans la montagne pyrénéenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poupet</w:t>
+                <w:t xml:space="preserve">Du Bronze final III au 1er âge du Fer. Premiers résultats des fouilles du site du Menhir à EYNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crabol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rancoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylva et Saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales (friches, landes, marais..)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.91-106</w:t>
+              <w:t xml:space="preserve">XV Col·loqui Internacional d'Arqueologia de Puigcerdà - Congrés Nacional d'Arqueologia de Catalunya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Estudis Ceretans, Nov 2011, Puigcerdà, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00218293v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions vitivinicoles en Gaule narbonnaise : apports de l’archéobotanique et de l’ethnoarchéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Productions vitivinicoles en France méditerranéenne romaine et médiévale : réinterprétation des assemblages à la lumière de nouvelles expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Inrap, Actualité des recherches archéologiques sur la vigne et le vin en Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Romain-en-Gal, France</w:t>
+              <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Les Eyzies-de-Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02583500v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02583564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités des recherches archéobotaniques sur les habitats almohades d’Igiliz (Anti-Atlas, Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux marges de l'ager : forêt, pâturages et... agriculture dans la montagne pyrénéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Harfouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres nationales d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Les-Eyzies-de-Tayac, France</w:t>
+              <w:t xml:space="preserve">Sylva et Saltus en Gaule romaine : dynamique et gestion des forêts et des zones rurales marginales (friches, landes, marais..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France. pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02583661v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00218293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, food and products from Antiquity to Middle Age in Northern Catalonia (Pyrénées-Orientales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17366,64 +17366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval exploitation and use of the Argan tree in the “Arghen country” of Southwestern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saleh Ettahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fili A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17487,51 +17487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'embaumements sur un corps d'un noble anglais mort de la peste (Saint-Maurice, Val-de-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Hadjouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17582,51 +17582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles agricultures au haut Moyen Âge (7e -11e s.) en Catalogne septentrionale (Pyrénées-Orientales, France) ? Lectures comparées des premières données carpologiques de la plaine et des reliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17677,64 +17677,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indices carpologiques d’exploitation de plantes fourragères et des espaces de pacage en France médiévale méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde « Des Hommes aux Champs II : Approches archéologiques des économies agricoles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17759,51 +17759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des productions agricoles et alimentaires en Roussillon de l’empire romain à l’an mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17854,51 +17854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotanical research at the medieval fortified site of Îgîlîz-des-Hargha (anti-Atlas, SW Morocco) with special attention to the exploitation of the argan tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Wilhelmshaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18283,51 +18283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18382,77 +18382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants of embalming in Modern Times : archaeobotanical results from the Jacobins’ Convent at Rennes (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18507,51 +18507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric morphometric analysis of seed shape and the identification of two-rowed barley (Hordeum vulgare subsp. distichum) in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18615,51 +18615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crops and agriculture during the Early Middle Age in northern Catalonia (Pyrénées-Orientales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18697,51 +18697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and storage of food plants in eastern Languedoc during the 10th-11th century A.D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18805,246 +18805,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avoines dans les productions agro-pastorales du nord de la France, de l’Âge du Fer au Moyen Âge : hypothèses carpologiques et indications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Discussion - &amp;quot;Approches diachroniques de l'espace rural&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Fillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Mentele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van den Bossche Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01894876v1</w:t>
+                <w:t xml:space="preserve">medihal-01894887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion - &amp;quot;Approches diachroniques de l'espace rural&amp;quot;.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Les avoines dans les productions agro-pastorales du nord de la France, de l’Âge du Fer au Moyen Âge : hypothèses carpologiques et indications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanchet</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-01894887v1</w:t>
+                <w:t xml:space="preserve">medihal-01894876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19075,51 +19075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaine de Marly (Marly-le-Roi, Yvelines). Latrine du 3ème Pavillon du Levant- Rapport de l’étude des restes végétaux prélèvement de la campagne 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] centre de recherche du domaine de Marly le Roi. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19135,306 +19135,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques. in : Elsa Rocca, Charlotte Carrato, Mohamed Kbiri Alaoui, Abdelfattah I Ichkakh, Recherches archéologiques à Rirha Sidi Slimane (Maroc) Rapport d’activité 2018.</w:t>
+                <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSAP Rabat (Maroc); Casa de Velazquez Madrid (Espagne); Université Paul Valéry - Montpellier 3; Ministère des affaires étrangères et européennes. 2018, pp.201-232</w:t>
+              <w:t xml:space="preserve">Université de Pau; UMR 5140 - Archéologie des sociétés méditerrannéennes : milieux, territoires, civilisations; INSAP, Maroc; Casa Velazquez, Madrid. 2018, pp.201-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947476v1</w:t>
+                <w:t xml:space="preserve">hal-04319168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques</w:t>
+                <w:t xml:space="preserve">Études archéobotaniques : Analyses anthracologiques et carpologiques. in : Elsa Rocca, Charlotte Carrato, Mohamed Kbiri Alaoui, Abdelfattah I Ichkakh, Recherches archéologiques à Rirha Sidi Slimane (Maroc) Rapport d’activité 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Pau; UMR 5140 - Archéologie des sociétés méditerrannéennes : milieux, territoires, civilisations; INSAP, Maroc; Casa Velazquez, Madrid. 2018, pp.201-232</w:t>
+              <w:t xml:space="preserve">INSAP Rabat (Maroc); Casa de Velazquez Madrid (Espagne); Université Paul Valéry - Montpellier 3; Ministère des affaires étrangères et européennes. 2018, pp.201-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319168v1</w:t>
+                <w:t xml:space="preserve">hal-03947476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes archéobotaniques : analyses anthracologiques et carpologiques. in Rocca E., Carrato C., Kbiri Aloui M, Ichkhakh A. (dir.) Recherches archéologiques à Rirha (Sidi Sliman, Maroc) rapport d’activité 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19643,51 +19643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2012, 99 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19752,51 +19752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19874,51 +19874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20127,51 +20127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2010, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20236,51 +20236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20405,51 +20405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DD493D7"/>
+    <w:nsid w:val="500D32DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20553,51 +20553,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07237C12"/>
+    <w:nsid w:val="067FD907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20787,51 +20787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-ruas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-2234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071041893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/rirha-sidi-slimane-maroc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/la-montagne-digiliz-et-le-pays-des-arghen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290109v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90286-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7848" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andrianarinosy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0310-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E749F833EC0BA36AD3F574AABA6A58AA4377D3D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ettahiri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0306-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/171B18DB52458E87F24E75E9711B63D2E458C35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2008.1661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1995.2728" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailland Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Brocker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Marinval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nda.1985.1360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05175687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672836v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten F&#246;gen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies#top" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.800cs17l" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672865v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies?lang=en#top" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e7d38nj3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Ettahiri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62627." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02584497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Fumiers-Ordures~.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501166v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/2243" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2243" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685667v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847289v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/collection-bibracte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974666v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305973v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305972v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990989v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615846v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756538v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156340v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955333v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847685v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabkowski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ettahiri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lerouxel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847408v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195082v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01950215v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583564v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583500v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583661v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583133v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993664v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fili A." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Staevel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789721v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789707v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570472v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Jacques Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne J.-D." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947476v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Alain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319168v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947508v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-ruas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-2234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071041893" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/rirha-sidi-slimane-maroc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeocvz.hypotheses.org/category/programmes-pluriannuels/la-montagne-digiliz-et-le-pays-des-arghen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Potier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Galliou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouby Laurent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maune St&#233;phane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradis Laure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrato Charlotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290109v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90286-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Fornaciari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0620-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7848" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andrianarinosy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846976v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2313" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.09.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ettahiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0306-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/171B18DB52458E87F24E75E9711B63D2E458C35E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0310-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E749F833EC0BA36AD3F574AABA6A58AA4377D3D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974669v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2008.1661" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darnas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1996.1346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christele Martineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1995.2728" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gailland Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Brocker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1985.1032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Marinval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/nda.1985.1360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e7d38nj3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten F&#246;gen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies#top" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.800cs17l" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05175687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies?lang=en#top" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Ettahiri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62627." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1687/9782759233144/ble-dur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilalli Hadjouis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#233;on Thillaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217930v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02584497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Fumiers-Ordures~.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009532v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685753v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauchamp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501166v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/2243" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2243" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869850v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847289v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685667v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450753v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421724v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibracte.fr/collection-bibracte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974666v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudreu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305973v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305972v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990979v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615846v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615848v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756538v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156340v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319158v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955333v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955336v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336200v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336218v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847685v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabkowski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ettahiri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lerouxel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847408v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740400v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195139v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03955339v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847423v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195082v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583661v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01950215v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crabol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583564v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218293v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Harfouche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583133v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583227v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993664v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fili A." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Staevel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803027v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Hadjouis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789721v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789707v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883236v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570472v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168803v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Jacques Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne J.-D." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583852v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583803v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02583758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615855v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319168v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigne Alain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947508v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Respaut" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>