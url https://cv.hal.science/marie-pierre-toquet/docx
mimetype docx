--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2491,277 +2491,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small extracellular vesicles as biomarkers candidates for moderate asthma of horses: A proteomic investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliott Schmitt</w:t>
+                <w:t xml:space="preserve">Respiratory infectious risk factors of poor performance in racehorses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Bègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Emmie Vuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th Annual VCRS Comparative Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Sep 2025, Magog, Canada</w:t>
+              <w:t xml:space="preserve">ECEIM (Annual congress of the european college of equine internal medicine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Equine Internal Medicine, Nov 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285231v1</w:t>
+                <w:t xml:space="preserve">hal-05379089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory infectious risk factors of poor performance in racehorses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
+                <w:t xml:space="preserve">Small extracellular vesicles as biomarkers candidates for moderate asthma of horses: A proteomic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Barbazanges</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmie Vuillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Lemonnier</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEIM (Annual congress of the european college of equine internal medicine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Equine Internal Medicine, Nov 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">43th Annual VCRS Comparative Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veterinary Comparative Respiratory Society, Sep 2025, Magog, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379089v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t>
               </w:r>
@@ -3233,277 +3233,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des sites de prélèvement et méthodes diagnostiques pour la détection d'éléments fongiques dans les voies respiratoires équines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline M. Cardwell</w:t>
+                <w:t xml:space="preserve">Identification de métabolites sanguins discriminant les survivants et non-survivants de la myopathie atypique des équidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fortier-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842330v1</w:t>
+                <w:t xml:space="preserve">hal-03833910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de métabolites sanguins discriminant les survivants et non-survivants de la myopathie atypique des équidés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal de Tullio</w:t>
+                <w:t xml:space="preserve">Comparaison des sites de prélèvement et méthodes diagnostiques pour la détection d'éléments fongiques dans les voies respiratoires équines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cessans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline M. Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833910v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic investigation of exercise-induced response to moderate and high intensities training sessions in Thoroughbred flat racehorses</w:t>
               </w:r>
@@ -5567,277 +5567,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and the developmental orthopaedic diseases in horse : results of a survey in breeding farms in Normandy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary examinations in equine gastroenterology: contributions from the biology laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Anrioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Blanchard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fortier</w:t>
+                <w:t xml:space="preserve">Sébastien Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th WEVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">8th Geneva Congress on Equine Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761459v1</w:t>
+                <w:t xml:space="preserve">hal-04805434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary examinations in equine gastroenterology: contributions from the biology laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition and the developmental orthopaedic diseases in horse : results of a survey in breeding farms in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marie Paragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Geneva Congress on Equine Medicine and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">8th WEVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805434v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meningoencephalitis in French horses</w:t>
               </w:r>
@@ -6190,51 +6190,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6269,1473 +6269,1598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">18èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285260v1</w:t>
+                <w:t xml:space="preserve">hal-05598961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t>
+                <w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285287v1</w:t>
+                <w:t xml:space="preserve">hal-05285260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Courouce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Audonnet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781094v1</w:t>
+                <w:t xml:space="preserve">hal-05285287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between fungal detection in the airways and equine asthma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
+                <w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.86 (n°137)</w:t>
+              <w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724085v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between fungal detection in the airways and equine asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Courouce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale Normandie de Biologie Intégrative, Santé et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.86 (n°137)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766702v1</w:t>
+                <w:t xml:space="preserve">hal-04724085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air and surface samples to better assess the presence of Rhodococcus equi in the foal's environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Reimer</w:t>
+                <w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric A. Richard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Picandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.112 (n°186)</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale Normandie de Biologie Intégrative, Santé et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724309v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
+                <w:t xml:space="preserve">Air and surface samples to better assess the presence of Rhodococcus equi in the foal's environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Manifacier-Lauks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th world equine veterinary association congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.112 (n°186)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346475v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t>
+                <w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th world equine veterinary association congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310466v1</w:t>
+                <w:t xml:space="preserve">hal-04346475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t>
+                <w:t xml:space="preserve">Comparaison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Courouce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEIM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th world equine veterinary association congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264238v1</w:t>
+                <w:t xml:space="preserve">hal-04310466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between cytologic and microbial respiratory profiles and performance in french trotters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Richard</w:t>
+                <w:t xml:space="preserve">Association between fungal detection and diagnosis of moderate equine asthma (mea) according to sampling site and methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Petit</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">ECEIM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728109v1</w:t>
+                <w:t xml:space="preserve">hal-04264238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between cytologic and microbial respiratory profiles and performance in french trotters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Cessans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Martina Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology (ICEEP11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden. , 18 (Supp 1)</w:t>
+              <w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727163v1</w:t>
+                <w:t xml:space="preserve">hal-03728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise C Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cessans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martina Cardwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology (ICEEP11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden. , 18 (Supp 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03727163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability of fungi detection in the respiratory tract of racehorses according to the sampling site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louise C Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cessans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie M. M Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European College of Equine Internal Medicine Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, online edition, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7803,51 +7928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5394B30C"/>
+    <w:nsid w:val="8A96BAEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8034,51 +8159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-toquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6510-3957" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbazanges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le Digarcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cardwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14470" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cessans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Cardwell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10213-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Wouters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vetr.3826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Patarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-J. Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03336827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier-Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478061507747758" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anrioud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemazurier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Eric S&#233;ralini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-128x(01)00190-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8FVN1QZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7519(01)00370-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFL5CD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Vuillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. Cardwell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03833910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03996700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baise E." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Adelite Habyarimana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gustin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venture" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Blanchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marie Paragon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemazurier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. S&#233;ralini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Paragon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boblin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonnaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Monget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724309v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Manifacier-Lauks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reimer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04310466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Lemonnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martina Cardwell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cessans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. M Cardwell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-toquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6510-3957" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbazanges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le Digarcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cardwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14470" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cessans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Cardwell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10213-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Wouters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vetr.3826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Patarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-J. Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03336827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier-Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478061507747758" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anrioud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemazurier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Eric S&#233;ralini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-128x(01)00190-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8FVN1QZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7519(01)00370-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFL5CD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Vuillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. Cardwell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03833910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03996700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baise E." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Adelite Habyarimana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gustin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venture" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marie Paragon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemazurier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. S&#233;ralini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Paragon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boblin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonnaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Monget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Manifacier-Lauks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reimer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04310466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Lemonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martina Cardwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cessans" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. M Cardwell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>