--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -339,429 +339,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytological diagnosis of exercise‐induced pulmonary haemorrhage: Comparison of tracheal wash and bronchoalveolar lavage in standardbred racehorses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barbazanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Karagianni</w:t>
+                <w:t xml:space="preserve">Eric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Richard</w:t>
+                <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clovis Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vetr.3826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798526v1</w:t>
+                <w:t xml:space="preserve">hal-04440500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of fungi in the airways of horses according to the sample site: a methodological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karagianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lemonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couroucé</w:t>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Cessans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline M. Cardwell</w:t>
+                <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11259-023-10213-y⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208320v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytological diagnosis of exercise‐induced pulmonary haemorrhage: Comparison of tracheal wash and bronchoalveolar lavage in standardbred racehorses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of fungi in the airways of horses according to the sample site: a methodological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cessans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Wouters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+                <w:t xml:space="preserve">Jacqueline M. Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Veterinary Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.345-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vetr.3826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11259-023-10213-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440500v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted Metabolomics Profiling Reveals Exercise Intensity-Dependent Alterations in Thoroughbred Racehorses’ Plasma after Routine Conditioning Sessions</w:t>
               </w:r>
@@ -907,77 +907,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t>
@@ -1015,64 +1015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic Signatures Discriminate Horses with Clinical Signs of Atypical Myopathy from Healthy Co-grazing Horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1149,77 +1149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,90 +1421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bizon-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (149), pp.133-139</w:t>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anrioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex steroids in serum of prepubertal male and female horses and correlation with bone characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lemazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anrioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (4), pp.481-485. </w:t>
@@ -2510,90 +2510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory infectious risk factors of poor performance in racehorses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Vuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECEIM (Annual congress of the european college of equine internal medicine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Equine Internal Medicine, Nov 2025, Liverpool, United Kingdom</w:t>
@@ -2635,64 +2635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small extracellular vesicles as biomarkers candidates for moderate asthma of horses: A proteomic investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,769 +2741,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t>
+                <w:t xml:space="preserve">Association entre la détection d’éléments fongiques et le diagnostic d’asthme équin modéré selon le site de prélèvement et la méthode d’identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEIM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264229v1</w:t>
+                <w:t xml:space="preserve">hal-04283167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du lavage trachéal et du lavage broncho-alvéolaire pour le diagnostic cytologique de l’hémorragie pulmonaire induite par l’exercice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la détection d’éléments fongiques et le diagnostic d’asthme équin modéré selon le site de prélèvement et la méthode d’identification</w:t>
+                <w:t xml:space="preserve">Comparison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Journées annuelles de l’Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVEF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECEIM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283167v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sampling sites and diagnostic methods for fungal detection in the equine respiratory tract</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline M. Cardwell</w:t>
+                <w:t xml:space="preserve">Identification de métabolites sanguins discriminant les survivants et non-survivants de la myopathie atypique des équidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fortier-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Tullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEVA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977676v1</w:t>
+                <w:t xml:space="preserve">hal-03833910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de métabolites sanguins discriminant les survivants et non-survivants de la myopathie atypique des équidés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des sites de prélèvement et méthodes diagnostiques pour la détection d'éléments fongiques dans les voies respiratoires équines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cessans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Wouters</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal de Tullio</w:t>
+                <w:t xml:space="preserve">Jacqueline M. Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833910v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des sites de prélèvement et méthodes diagnostiques pour la détection d'éléments fongiques dans les voies respiratoires équines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of sampling sites and diagnostic methods for fungal detection in the equine respiratory tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Cessans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline M. Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">BEVA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842330v1</w:t>
+                <w:t xml:space="preserve">hal-03977676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic investigation of exercise-induced response to moderate and high intensities training sessions in Thoroughbred flat racehorses</w:t>
               </w:r>
@@ -3608,277 +3608,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t>
+                <w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232358v1</w:t>
+                <w:t xml:space="preserve">hal-03230969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t>
+                <w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t>
+              <w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230969v1</w:t>
+                <w:t xml:space="preserve">hal-03232358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t>
               </w:r>
@@ -3890,77 +3890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t>
@@ -3992,359 +3992,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des profils quantitatifs en MCPA-carnitine et acylcarnitines chez des chevaux atteints de myopathie atypique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Hue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Bizon-Mercier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fortier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual VCRS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294048v1</w:t>
+                <w:t xml:space="preserve">hal-02375590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des profils quantitatifs en MCPA-carnitine et acylcarnitines chez des chevaux atteints de myopathie atypique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Richard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bizon-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">37th Annual VCRS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375590v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics studies focusing on prognosis and resistance factors leading to the identification of new potential biomarkers in equine atypical myopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fortier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th FARAH Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Liège, Belgium</w:t>
@@ -4386,90 +4386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bizon-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t>
@@ -4617,243 +4617,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils cytologiques de liquide de lavage bronchoalvéolaire chez les chevaux : étude rétrospective (2013-2015).</w:t>
+                <w:t xml:space="preserve">Cytological profiles of equine bronchoalveolar lavage fluid: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6th WEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418417v1</w:t>
+                <w:t xml:space="preserve">hal-02371982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytological profiles of equine bronchoalveolar lavage fluid: a retrospective study</w:t>
+                <w:t xml:space="preserve">Profils cytologiques de liquide de lavage bronchoalvéolaire chez les chevaux : étude rétrospective (2013-2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371982v1</w:t>
+                <w:t xml:space="preserve">hal-02418417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t>
               </w:r>
@@ -4865,64 +4865,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4977,51 +4977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines de la phase aigue de l’inflammation : applications du dosage de l’haptoglobine et de la serum amyeloid A au suivi de la rhodococcose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,312 +5079,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des paramètres hématologiques et biochimiques en relation avec le statut ostéo-articulaire du cheval en croissance</w:t>
+                <w:t xml:space="preserve">Biochemical markers of bone activity in relation with the osteoarticular status in pre-training horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Versailles, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Equine Exercise Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752540v1</w:t>
+                <w:t xml:space="preserve">hal-02757154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical markers of bone activity in relation with the osteoarticular status in pre-training horses</w:t>
+                <w:t xml:space="preserve">Evolution des paramètres hématologiques et biochimiques en relation avec le statut ostéo-articulaire du cheval en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Equine Exercise Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Journées AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757154v1</w:t>
+                <w:t xml:space="preserve">hal-02752540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de marqueurs biochimiques de la croissance des poulains en relation avec leur statut ostéo-articulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines de la phase aigue de l’inflammation : application du dosage de l’haptoglobine et de la serum amyloide a au suivi de la rhodococcose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,51 +5586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary examinations in equine gastroenterology: contributions from the biology laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anrioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5737,51 +5737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marie Paragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5817,277 +5817,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meningoencephalitis in French horses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La croissance osseuse chez le poulain : approche à l’aide de différents paramètres biochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gargala</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lemazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Séralini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Paragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th annual meeting of American Association of Veterinary Parasitologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Boston, United States</w:t>
+              <w:t xml:space="preserve">27ème Journées de Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805453v1</w:t>
+                <w:t xml:space="preserve">hal-04805535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance osseuse chez le poulain : approche à l’aide de différents paramètres biochimiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Meningoencephalitis in French horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Anrioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B.L. Paragon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Journées de Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">46th annual meeting of American Association of Veterinary Parasitologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805535v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study related to the detection of equine growth hormone administration in the horse</w:t>
               </w:r>
@@ -6112,51 +6112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6243,64 +6243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6349,277 +6349,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t>
+                <w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285260v1</w:t>
+                <w:t xml:space="preserve">hal-05285287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics of small extracellular vesicles reveals immune-related biomarkers in moderate equine asthma</w:t>
+                <w:t xml:space="preserve">Proteomic Profiling of Respiratory Small Extracellular Vesicles Reveals Biomarkers Candidates for Moderate Equine Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Hong Kong Jockey Club International Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285287v1</w:t>
+                <w:t xml:space="preserve">hal-05285260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t>
               </w:r>
@@ -6631,64 +6631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6743,77 +6743,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between fungal detection in the airways and equine asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6868,51 +6868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of small extracellular vesicles isolation strategies in equine plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Manifacier-Lauks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,77 +7131,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th world equine veterinary association congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t>
@@ -7243,77 +7243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison of tracheal wash and bronchoalveolar lavage for cytological diagnosis of exercise-induced pulmonary haemorrhage in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th world equine veterinary association congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7364,77 +7364,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Barbazanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie M. Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECEIM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
@@ -7463,103 +7463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between cytologic and microbial respiratory profiles and performance in french trotters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Cessans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Equine Exercise Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
@@ -7614,64 +7614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise C Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Cessans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martina Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7752,51 +7752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cessans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie M. M Cardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7928,51 +7928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A96BAEC"/>
+    <w:nsid w:val="CC8F427D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8159,51 +8159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-toquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6510-3957" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbazanges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le Digarcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cardwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14470" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cessans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Cardwell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10213-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Wouters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vetr.3826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Patarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-J. Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03336827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier-Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478061507747758" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anrioud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemazurier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Eric S&#233;ralini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-128x(01)00190-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8FVN1QZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7519(01)00370-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFL5CD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Vuillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. Cardwell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03833910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03996700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier Guillaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baise E." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Adelite Habyarimana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gustin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venture" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marie Paragon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemazurier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. S&#233;ralini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Paragon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boblin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonnaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Monget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Manifacier-Lauks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reimer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04310466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Lemonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martina Cardwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cessans" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. M Cardwell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pierre-toquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6510-3957" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barbazanges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le Digarcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Cardwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14470" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04440500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Wouters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vetr.3826" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04208320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cessans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M. Cardwell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-023-10213-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Patarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-J. Kruse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03336827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier-Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique-Marie Votion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boemer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478061507747758" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anrioud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemazurier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Eric S&#233;ralini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-128x(01)00190-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8FVN1QZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7519(01)00370-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFL5CD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Vuillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#232;gue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. Cardwell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03833910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Tullio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03842330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03996700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier Guillaume" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baise E." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Adelite Habyarimana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gustin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venture" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marie Paragon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemazurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. S&#233;ralini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Paragon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boblin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonnaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Monget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Manifacier-Lauks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reimer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04310466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Lemonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martina Cardwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cessans" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie M. M Cardwell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>