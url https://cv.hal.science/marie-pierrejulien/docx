--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -737,195 +737,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Personnalisées et ouvertes : les chambres à la sortie de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicoletta Diasio; Virginie Vinel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et préadolescence : intime, privé, public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-97, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.148810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Personnalisées et ouvertes : les chambres à la sortie de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicoletta Diasio; Virginie Vinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et préadolescence: Intime, privé, public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.79-98, 2017, Le sens social, 978-2-7535-5391-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624246v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04674810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques corporelles, culture matérielle et identifications en situations</w:t>
               </w:r>
@@ -3348,165 +3348,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse de l’atelier : Savoir-faire, culture matérielle et corps en transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No(s) Limit(es)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA, Sep 2011, Paris EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pratiques alimentaires adolescentes : cultures, situations et identifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance &amp; Cultures, 9es Journées de sociologie de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF &amp; Ministère de la Culture, Dec 2011, Paris V René Descartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674857v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04674863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment observer les savoir-faire : quelques notions clés</w:t>
               </w:r>
@@ -5591,165 +5591,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel père se cache dans la cuisine ? Habitudes alimentaires et formes de paternité</w:t>
+                <w:t xml:space="preserve">Les normes, la faim, la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 14, pp.198-208</w:t>
+              <w:t xml:space="preserve">, 2009, 14, pp.112-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674741v1</w:t>
+                <w:t xml:space="preserve">hal-04674750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes, la faim, la liberté</w:t>
+                <w:t xml:space="preserve">Quel père se cache dans la cuisine ? Habitudes alimentaires et formes de paternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 14, pp.112-122</w:t>
+              <w:t xml:space="preserve">, 2009, 14, pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674750v1</w:t>
+                <w:t xml:space="preserve">hal-04674741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjeuner en ville : mobilités urbaines et techniques du corps adolescentes</w:t>
               </w:r>
@@ -7072,51 +7072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/determination-l-age-mineurs-non-accompagnes-9782802776017.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1055078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5411/corps-et-preadolescence" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148810" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Percot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hakmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouessel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0677" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/determination-l-age-mineurs-non-accompagnes-9782802776017.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1055078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5411/corps-et-preadolescence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Percot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hakmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouessel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0677" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>