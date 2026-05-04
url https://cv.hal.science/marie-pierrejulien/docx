--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination de l’âge des jeunes migrants</w:t>
+                <w:t xml:space="preserve">La détermination de l’âge des jeunes migrants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Odasso</w:t>
@@ -157,106 +157,93 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Jacquelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La détermination de l’âge des mineurs non accompagnés. Des nouveaux horizons pour une reconstruction des méthodes en France et en droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1, Bruylant, pp.103-127, 2025, 9782802776017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">La détermination de l’âge des jeunes migrants.</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination de l’âge des jeunes migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Odasso</w:t>
@@ -269,250 +256,263 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Jacquelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La détermination de l’âge des mineurs non accompagnés. Des nouveaux horizons pour une reconstruction des méthodes en France et en droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Bruylant, pp.103-127, 2025, 9782802776017</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-127, 2025, 9782802776017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531423v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bone Geopolitics: Bone Age and the Racialization of Growth in UK and US Pediatrics (1940-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ingrid Voléry; Marie-Pierre Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Voléry I., Julien M-P. (Eds.). From measuring rods to DNA sequencing : assessing the human. New-York. Palgrave-MacMillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.175-203, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : manger de saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’alimentation au fil des saisons. La saisonnalité des pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires, 2020, Tables des hommes, 978-2-86906-738-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242657v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02956991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothing choices and questioning the incorporation of habitus</w:t>
               </w:r>
@@ -1217,648 +1217,648 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations commensales adolescentes : entre pluralité normative, conflits et construction de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lhuissier A., Maurice A. et Depecker T. </w:t>
+              <w:t xml:space="preserve">Thomas Depecker; Anne Lhuissier; Aurélie Maurice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La juste mesure. Une sociologie historique des normes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR, pp.245-268, 2013</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes et Presses Universitaires François-Rabelais, pp.245-272, 2013, Table des hommes, 978-2-7535-2225-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674850v1</w:t>
+                <w:t xml:space="preserve">hal-01610190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations commensales adolescentes : entre pluralité normative, conflits et construction de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Depecker; Anne Lhuissier; Aurélie Maurice. </w:t>
+              <w:t xml:space="preserve">Lhuissier A., Maurice A. et Depecker T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La juste mesure. Une sociologie historique des normes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes et Presses Universitaires François-Rabelais, pp.245-272, 2013, Table des hommes, 978-2-7535-2225-1</w:t>
+              <w:t xml:space="preserve">, PUR, pp.245-268, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610190v1</w:t>
+                <w:t xml:space="preserve">hal-04674850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Subjectivité », « subjectivation », « sujet » : dialogue</w:t>
+                <w:t xml:space="preserve">Quand il y a matière à penser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Pierre Julien et Céline Rosselin-Bareille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, CTHS, pp.9-17, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670936v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04535172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Subjectivité’, ‘subjectivation’, ‘sujet’ : dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Pierre Julien; Céline Rosselin-Bareille. </w:t>
+              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, CTHS, pp.111-149, 2009, 978-2-7355-0705-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...18 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une anthropologie du matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670932v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, pp.9-17, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, CTHS, pp.85-109, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...31 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Subjectivité », « subjectivation », « sujet » : dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Pierre Julien et Céline Rosselin-Bareille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, pp.111-149, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, CTHS, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie du matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Pierre Julien; Céline Rosselin-Bareille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, pp.85-109, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-110, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535176v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture matérielle incorporée et processus d’identification. Navigateurs de compétition et croisiéristes ‘bord à bord’</w:t>
               </w:r>
@@ -2636,50 +2636,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identifier par le corps : approche socio-anthropologique des mesures médicales de l’âge des Mineurs étrangers Non Accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantifier le corps pour préserver la qualité de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2701,73 +2783,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFS Classer, délasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir/vieillir : qu'est-ce que l'âge ? Animation de la table-ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2783,208 +2865,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences &amp; Citoyens, les rencontres du CNRS à Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistances, conflictualités et redéfinitions : Ce que les pratiques alimentaires font à la famille…et inversement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations de parenté dans des mondes contemporains en transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243361v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03168823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans les courants de sociologie et d’anthropologie des pratiques alimentaires</w:t>
               </w:r>
@@ -3884,165 +3884,272 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Material Culture and Construction of Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation au fil des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François-Rabelais, pp.206, 2020, 978-2-86906-738-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From measuring rods to DNA sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4051,2481 +4158,2374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingrid Voléry; Marie-Pierre Julien. Palgrave Macmillan, pp.XXI-282, 2020, 978-981-15-7581-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropology of Family Food Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Julien; Nicoletta Diasio. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8076-0234-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+                <w:t xml:space="preserve">hal-03242757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-8076-0234-2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. de l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le temps des aliments</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet contre les objets...tout contre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Wathelet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité des travaux historiques et scientifiques, 300p, 2009, 978-2-7355-0705-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graines d’ethnologie, guide pédagogique sur la diversité culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EthnoArt, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le sujet contre les objets...tout contre</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Culture matérielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité des travaux historiques et scientifiques, 300p, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">La Découverte, 2005, Repères, 2707144932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hakmi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la culture matérielle. Corps à corps avec l’objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">EthnoArt, 2007</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 1999, 2-7384-7767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...156 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer les corps pour normer les temps de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04674528v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 99 (1), 2018, Food provisioning</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des aliments : quelle société de conservation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, 240p, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de &amp;quot;Socio-anthropologie, 2017, 35 : Matières à former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 230, pp.201-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.34192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner corps au temps. Les relations corps-temps en sociologie et en anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50-1, pp.5-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rsa.3074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjouer le temps et l’espace, reprendre du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.12-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.8802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food provisioning—from supermarket to producer: understanding the articulation of different suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-018-0070-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand poussent les poils des garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grandir : pouvoirs et périls, XLV (4), pp.677-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujet, subjectivation, subjectivité et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Lestamp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.87-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand poussent les poils des garçons</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir ses vêtements et ouvrir la boite noire des habitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La préadolescence existe-t-elle ?, 51, pp.134-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir ses vêtements et questionner l’incorporation des habitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La préadolescence existe-t-elle ?, 51, pp.134-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension ouvrage d’Anne Dupuy Plaisir alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Socialisation des enfants et des adolescents, 95 (3), pp.397-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger ou ne pas manger, quelle est l'émotion ? Corps, culture matérielle et émotions en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N° 10 (1), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.010.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnologie… mais à quoi ça sert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Rationalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjeuner en ville : mobilités urbaines et techniques du corps adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes, la faim, la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.112-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel père se cache dans la cuisine ? Habitudes alimentaires et formes de paternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.198-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps : matière à décrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 1 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp.001.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et subjectivité : pistes ethnologiques du sujet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Grandir : pouvoirs et périls, XLV (4), pp.677-684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.154.0677⟩</w:t>
+              <w:t xml:space="preserve">, 2005, Fermetures : crises et reprises, 35, pp.733 - 737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.054.0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantier ouvert au public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Efficacité technique, efficacité sociale, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...734 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01851598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est en laquant qu’on devient laqueur. De l’efficacité du geste à l’action sur soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.1454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535258v1</w:t>
-              </w:r>
-[...406 lines deleted...]
-                <w:t xml:space="preserve">hal-03242824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6625,51 +6625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sujet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7072,51 +7072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/determination-l-age-mineurs-non-accompagnes-9782802776017.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1055078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5411/corps-et-preadolescence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Percot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hakmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouessel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0677" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/determination-l-age-mineurs-non-accompagnes-9782802776017.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1055078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5411/corps-et-preadolescence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Percot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hakmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0677" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0733" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>