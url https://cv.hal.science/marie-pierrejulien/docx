--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination de l’âge des jeunes migrants.</w:t>
+                <w:t xml:space="preserve">La détermination de l’âge des jeunes migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Odasso</w:t>
@@ -157,93 +157,106 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Jacquelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La détermination de l’âge des mineurs non accompagnés. Des nouveaux horizons pour une reconstruction des méthodes en France et en droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Bruylant, pp.103-127, 2025, 9782802776017</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-127, 2025, 9782802776017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531423v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">La détermination de l’âge des jeunes migrants</w:t>
+                <w:t xml:space="preserve">hal-05119623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination de l’âge des jeunes migrants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Odasso</w:t>
@@ -256,98 +269,180 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Jacquelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La détermination de l’âge des mineurs non accompagnés. Des nouveaux horizons pour une reconstruction des méthodes en France et en droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1, Bruylant, pp.103-127, 2025, 9782802776017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-127, 2025, 9782802776017</w:t>
+                <w:t xml:space="preserve">hal-05531423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : manger de saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’alimentation au fil des saisons. La saisonnalité des pratiques alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires, 2020, Tables des hommes, 978-2-86906-738-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Geopolitics: Bone Age and the Racialization of Growth in UK and US Pediatrics (1940-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -367,152 +462,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingrid Voléry; Marie-Pierre Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Voléry I., Julien M-P. (Eds.). From measuring rods to DNA sequencing : assessing the human. New-York. Palgrave-MacMillan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.175-203, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956991v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03242657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothing choices and questioning the incorporation of habitus</w:t>
               </w:r>
@@ -1051,814 +1051,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Circulation des objets et identifications : la construction du genre et de l'âge chez les enfants de 9-13 ans. Au croisement des identifications : la construction du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sinigaglia-Amadio S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance et Genre. Modalités et effets de la socialisation sexuée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN, pp.143-149, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulation des objets et pratiques de soin de soi chez les enfants de 9 à 13 ans. Au croisement des identifications : la construction du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Sinigaglia-Amadio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance et genre. Modalités et effets de la socialisation sexuée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN-Éd. universitaires de Lorraine, pp.143-149, 2014, 978-2-8143-0197-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations commensales adolescentes : entre pluralité normative, conflits et construction de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Depecker; Anne Lhuissier; Aurélie Maurice. </w:t>
+              <w:t xml:space="preserve">Lhuissier A., Maurice A. et Depecker T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La juste mesure. Une sociologie historique des normes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes et Presses Universitaires François-Rabelais, pp.245-272, 2013, Table des hommes, 978-2-7535-2225-1</w:t>
+              <w:t xml:space="preserve">, PUR, pp.245-268, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610190v1</w:t>
+                <w:t xml:space="preserve">hal-04674850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations commensales adolescentes : entre pluralité normative, conflits et construction de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lhuissier A., Maurice A. et Depecker T. </w:t>
+              <w:t xml:space="preserve">Thomas Depecker; Anne Lhuissier; Aurélie Maurice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La juste mesure. Une sociologie historique des normes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUR, pp.245-268, 2013</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes et Presses Universitaires François-Rabelais, pp.245-272, 2013, Table des hommes, 978-2-7535-2225-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674850v1</w:t>
+                <w:t xml:space="preserve">hal-01610190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand il y a matière à penser</w:t>
+                <w:t xml:space="preserve">« Subjectivité », « subjectivation », « sujet » : dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Julien et Céline Rosselin-Bareille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, pp.9-17, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, CTHS, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535172v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04670936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une anthropologie du matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Pierre Julien; Céline Rosselin-Bareille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, pp.111-149, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-110, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand il y a matière à penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, pp.85-109, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, CTHS, pp.9-17, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Subjectivité’, ‘subjectivation’, ‘sujet’ : dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Pierre Julien et Céline Rosselin-Bareille. </w:t>
+              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, 2009, 978-2-7355-0705-4</w:t>
+              <w:t xml:space="preserve">, CTHS, pp.111-149, 2009, 978-2-7355-0705-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologie du matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Pierre Julien; Céline Rosselin-Bareille. </w:t>
+              <w:t xml:space="preserve">M.-P. Julien et C. Rosselin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet contre les objets… tout contre. Ethnographies de cultures matérielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, CTHS, pp.85-109, 2009, 978-2-7355-0705-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTHS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04670932v1</w:t>
+                <w:t xml:space="preserve">hal-04535176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture matérielle incorporée et processus d’identification. Navigateurs de compétition et croisiéristes ‘bord à bord’</w:t>
               </w:r>
@@ -2636,50 +2636,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grandir/vieillir : qu'est-ce que l'âge ? Animation de la table-ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Sciences &amp; Citoyens, les rencontres du CNRS à Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier le corps pour préserver la qualité de vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lamongie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Classer, délasser, reclasser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persistances, conflictualités et redéfinitions : Ce que les pratiques alimentaires font à la famille…et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations de parenté dans des mondes contemporains en transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identifier par le corps : approche socio-anthropologique des mesures médicales de l’âge des Mineurs étrangers Non Accompagnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2688,303 +2934,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168823v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-03243361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans les courants de sociologie et d’anthropologie des pratiques alimentaires</w:t>
               </w:r>
@@ -3884,77 +3884,774 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au fil des saisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais, pp.206, 2020, 978-2-86906-738-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From measuring rods to DNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ingrid Voléry; Marie-Pierre Julien. Palgrave Macmillan, pp.XXI-282, 2020, 978-981-15-7581-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropology of Family Food Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Julien; Nicoletta Diasio. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8076-0234-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. de l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, pp.240, 2018, Techniques et Culture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sujet contre les objets...tout contre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité des travaux historiques et scientifiques, 300p, 2009, 978-2-7355-0705-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graines d’ethnologie, guide pédagogique sur la diversité culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hakmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EthnoArt, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Culture matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2005, Repères, 2707144932</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la culture matérielle. Corps à corps avec l’objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 1999, 2-7384-7767-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Culture and Construction of Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3963,802 +4660,1642 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Camille Adamiec</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de &amp;quot;Socio-anthropologie, 2017, 35 : Matières à former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.201-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.34192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner corps au temps. Les relations corps-temps en sociologie et en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-1, pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.3074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjouer le temps et l’espace, reprendre du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Voléry</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wathelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.8802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food provisioning—from supermarket to producer: understanding the articulation of different suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-018-0070-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujet, subjectivation, subjectivité et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Lestamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.87-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand poussent les poils des garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grandir : pouvoirs et périls, XLV (4), pp.677-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir ses vêtements et questionner l’incorporation des habitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La préadolescence existe-t-elle ?, 51, pp.134-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir ses vêtements et ouvrir la boite noire des habitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La préadolescence existe-t-elle ?, 51, pp.134-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension ouvrage d’Anne Dupuy Plaisir alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Socialisation des enfants et des adolescents, 95 (3), pp.397-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger ou ne pas manger, quelle est l'émotion ? Corps, culture matérielle et émotions en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N° 10 (1), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.010.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnologie… mais à quoi ça sert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Rationalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes, la faim, la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.112-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel père se cache dans la cuisine ? Habitudes alimentaires et formes de paternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.198-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjeuner en ville : mobilités urbaines et techniques du corps adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...73 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Wathelet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l’Ocha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps : matière à décrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 1 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp.001.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et subjectivité : pistes ethnologiques du sujet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Fermetures : crises et reprises, 35, pp.733 - 737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.054.0733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est en laquant qu’on devient laqueur. De l’efficacité du geste à l’action sur soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hakmi</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.1454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantier ouvert au public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...60 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Warnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04670970v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Efficacité technique, efficacité sociale, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01851598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les corps pour normer les temps de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4774,1758 +6311,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des aliments : quelle société de conservation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Wathelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, 240p, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99 (1), 2018, Food provisioning</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242824v1</w:t>
-              </w:r>
-[...1630 lines deleted...]
-                <w:t xml:space="preserve">hal-04535258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6537,191 +6537,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Sujet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosselin-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Corps en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.484-485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04535650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Techniques du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670945v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04535650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexivité</w:t>
               </w:r>
@@ -7072,51 +7072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/determination-l-age-mineurs-non-accompagnes-9782802776017.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1055078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5411/corps-et-preadolescence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Percot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hakmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0677" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0733" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/determination-l-age-mineurs-non-accompagnes-9782802776017.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1055078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5411/corps-et-preadolescence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosselin-Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Warnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=3888" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Percot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wathelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/tc/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hakmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouessel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0070-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0677" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lacaze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.001.0045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1454" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poir&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.1559" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>