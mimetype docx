--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1409,1203 +1409,1108 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambivalent Attitudes towards Amazon in french publishing industry, between Repulsion and Fascination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Piovesan</w:t>
+                <w:t xml:space="preserve">Marine Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Arts and Cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMAC, Jul 2026, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">20e congrès RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493126v1</w:t>
+                <w:t xml:space="preserve">hal-05305291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles spécificités du matériau sériel comme matériau empirique ? Une double comparaison « série » vs « enquête journalistique » dans les séries Unbelievable et Sambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Management en séries, saison 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305291v1</w:t>
+                <w:t xml:space="preserve">hal-05022030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles spécificités du matériau sériel comme matériau empirique ? Une double comparaison « série » vs « enquête journalistique » dans les séries Unbelievable et Sambre</w:t>
+                <w:t xml:space="preserve">“Il faut voir le mal où il est !” Le rôle des valeurs dans la résistance à la digitalisation d’un business model : les éditeurs français face à l’édition numérique (2000-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries, saison 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">30e conférence annuelle de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022030v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Il faut voir le mal où il est !” Le rôle des valeurs dans la résistance à la digitalisation d’un business model : les éditeurs français face à l’édition numérique (2000-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’ombre à la lumière : une perspective multiniveaux de la déviance organisationnelle – les leçons du Bureau des légendes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e conférence annuelle de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Management en séries, saison 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072187v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’ombre à la lumière : une perspective multiniveaux de la déviance organisationnelle – les leçons du Bureau des légendes</w:t>
+                <w:t xml:space="preserve">From individual deviance to organizational deviance: The channeling role of social control agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en séries, saison 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521409v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual deviance to organizational deviance: The channeling role of social control agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Boutru</w:t>
+                <w:t xml:space="preserve">De la finance à la résilience ? Crise environnementale et formation des gestionnaires du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">18e congrès RIODD : Changer ou s’effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582319v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la finance à la résilience ? Crise environnementale et formation des gestionnaires du système de santé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer la quantification : la fabrique d’une stratégie bas-carbone dans un hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès RIODD : Changer ou s’effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331658v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la quantification : la fabrique d’une stratégie bas-carbone dans un hôpital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+                <w:t xml:space="preserve">Ni insider, ni outsider : quand le praticien devient chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norélia Voiseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331689v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni insider, ni outsider : quand le praticien devient chercheur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+                <w:t xml:space="preserve">Philosophie et sciences des organisations: si loin, si proches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ezvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norélia Voiseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7e congrès de la SPSG (Société de philosophie des sciences de gestion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120574v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie et sciences des organisations: si loin, si proches?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour vers le futur? Les empreintes (imprint) du passé dans un secteur industriel. Le cas de l’édition française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès de la SPSG (Société de philosophie des sciences de gestion)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JHMO (Journées d’histoire du management et des organisations), 23e journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332298v1</w:t>
+                <w:t xml:space="preserve">hal-04332308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour vers le futur? Les empreintes (imprint) du passé dans un secteur industriel. Le cas de l’édition française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS, 27e conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour vers le futur? Les empreintes (imprint) du passé dans un secteur industriel. Le cas de l’édition française</w:t>
+                <w:t xml:space="preserve">When surprise changes sides... How french publishing industry used a threatened identity to curbthe growth of the e-book market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHMO (Journées d’histoire du management et des organisations), 23e journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EGOS, 34e conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332308v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“C’est le cancer pour un éditeur ce truc-là”, travail institutionnel, identité et résistance: les éditeurs français face à l’édition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS (Association internationale de management stratégique), 25e conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2615,166 +2520,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conversation. Entre auteurs et éditeurs, une relation de plus en plus mouvementée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conversation. La philosophie contre l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ezvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2784,114 +2689,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement et identité dans un champ organisationnel : le cas de l'édition française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. IAE Paris - Université Paris 1 Panthéon-Sorbonne, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PA01E060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04332229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3038,51 +2943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04202198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8RFGTXJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04202259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C62KGXJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04201339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru Creveuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ezvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04332229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04202198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8RFGTXJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04202259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C62KGXJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04201339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru Creveuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ezvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04332229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>