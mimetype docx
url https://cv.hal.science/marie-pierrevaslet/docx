--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -72,883 +72,965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éditeur et son flair</w:t>
+                <w:t xml:space="preserve">De la déviance à sa diffusion dans l'organisation : une exploration à partir du Bureau des Légendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Numéro spécial : histoire de la pensée managériale, 51 (322), pp.153-171</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 152, pp.43-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146010v1</w:t>
+                <w:t xml:space="preserve">hal-05611546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’éditeur et son flair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial : histoire de la pensée managériale, 51 (322), pp.153-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070376v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the environmental sustainability of healthcare products be taken into account throughout their life cycle?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bilan carbone : outil de conformité, de connaissance ou de passage à l’action ? Une étude exploratoire dans les établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.001⟩</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 159 (1), pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.159.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341966v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment prendre en compte la dimension éco-responsable des produits de santé tout au long de leur cycle de vie?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How can the environmental sustainability of healthcare products be taken into account throughout their life cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Laviolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gillet Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (1), pp.47-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.012⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390548v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bureau au labo : les pratiques de transition identitaire du &amp;quot;praticien devenant chercheur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment prendre en compte la dimension éco-responsable des produits de santé tout au long de leur cycle de vie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Degon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gillet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/rfg.2024.25⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625530v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture : Lisa Pignot, Jean-Pierre Saez (dir.), « Observatoire des pratiques culturelles : Le droit d'auteur sous toutes ses facettes »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Du bureau au labo : les pratiques de transition identitaire du &amp;quot;praticien devenant chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norélia Voiseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (316), pp.41-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.57037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2024.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04202198v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de lecture : Patricia Sorel, Petite histoire de la librairie française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de lecture : Lisa Pignot, Jean-Pierre Saez (dir.), « Observatoire des pratiques culturelles : Le droit d'auteur sous toutes ses facettes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.57037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.48869⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202259v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture : Patricia Sorel, Petite histoire de la librairie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.48869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : À propos du livre de Valérie Segond, Va-t-on payer pour travailler ?, Stock, 2016, 304 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 128, pp.101-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.128.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -958,227 +1040,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique dans les organisations de santé : retour d’expérience d’une formation-action à l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers en Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Pfeffer : un défenseur du &amp;quot;facteur humain&amp;quot; dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Françoise Chevalier, Clotilde Coron, Hugo Gaillard, Ewan Oiry (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.219-231, 2024, 9782376879763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1188,98 +1270,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing and editing as a service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elgar Encyclopedia of Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp. 66-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1289,143 +1371,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De praticien à enseignant-chercheur en management : enjeux, parcours et clés d’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norélia Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation nationale pour l'enseignement de la gestion des entreprises (FNEGE). 2025, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1435,1082 +1517,1082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement des salariés dans la transition écologique : les enseignements de deux enquêtes de terrain en CHU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles spécificités du matériau sériel comme matériau empirique ? Une double comparaison « série » vs « enquête journalistique » dans les séries Unbelievable et Sambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries, saison 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Il faut voir le mal où il est !” Le rôle des valeurs dans la résistance à la digitalisation d’un business model : les éditeurs français face à l’édition numérique (2000-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e conférence annuelle de l'Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ombre à la lumière : une perspective multiniveaux de la déviance organisationnelle – les leçons du Bureau des légendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en séries, saison 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individual deviance to organizational deviance: The channeling role of social control agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la finance à la résilience ? Crise environnementale et formation des gestionnaires du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kermaïdic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès RIODD : Changer ou s’effondrer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la quantification : la fabrique d’une stratégie bas-carbone dans un hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARAMOS 2023 - La coopération dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni insider, ni outsider : quand le praticien devient chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boutru Creveuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norélia Voiseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie et sciences des organisations: si loin, si proches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ezvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de la SPSG (Société de philosophie des sciences de gestion)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour vers le futur? Les empreintes (imprint) du passé dans un secteur industriel. Le cas de l’édition française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHMO (Journées d’histoire du management et des organisations), 23e journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour vers le futur? Les empreintes (imprint) du passé dans un secteur industriel. Le cas de l’édition française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS, 27e conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When surprise changes sides... How french publishing industry used a threatened identity to curbthe growth of the e-book market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS, 34e conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“C’est le cancer pour un éditeur ce truc-là”, travail institutionnel, identité et résistance: les éditeurs français face à l’édition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS (Association internationale de management stratégique), 25e conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,166 +2602,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conversation. Entre auteurs et éditeurs, une relation de plus en plus mouvementée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conversation. La philosophie contre l’entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ezvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2689,114 +2771,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement et identité dans un champ organisationnel : le cas de l'édition française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vaslet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. IAE Paris - Université Paris 1 Panthéon-Sorbonne, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA01E060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04332229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2943,51 +3025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04202198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8RFGTXJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04202259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C62KGXJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04201339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru Creveuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ezvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04332229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru Creveuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vaslet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.159.0016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Degon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet Giraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiveaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lechat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.12.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390548v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gillet-Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.10.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor&#233;lia Voiseux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04202198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8RFGTXJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04202259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48869" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C62KGXJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.128.0101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497069v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerma&#239;dic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04201339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dagorn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ezvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04332229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01E060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>