--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -652,4425 +652,4447 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mixed methods : une littérature méthodologique en débat</w:t>
+                <w:t xml:space="preserve">Organisation du travail culinaire et consommation de produits ultratransformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.651.0007⟩</w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04737713v1</w:t>
+                <w:t xml:space="preserve">hal-05599671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement et changements d’alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cooking Arrangements and Consumption of Ultraprocessed Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162dd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651749v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime exposure to unemployment and prior working conditions are associated with retiree's health: A retrospective study in a large population-based French cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mixed methods : une littérature méthodologique en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Sanchez Rico</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aurélie Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116550⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1/2), pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.651.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378805v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04737713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersectionality and food consumption: a roundtable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vieillissement et changements d’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumption and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1/2024, 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001918v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular burden and unemployment: A retrospective study in a large population-based French cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lifetime exposure to unemployment and prior working conditions are associated with retiree's health: A retrospective study in a large population-based French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Sanchez Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Airagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0288747⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 341, pp.116550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166302v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct cardiovascular and cancer burdens associated with social position, work environment and unemployment: a cross-sectional and retrospective study in a large population-based French cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intersectionality and food consumption: a roundtable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ribet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+                <w:t xml:space="preserve">Kia Ditlevsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Magkriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-074835⟩</w:t>
+              <w:t xml:space="preserve">Consumption and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1332/cqkw6251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180997v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing eating practices after midlife: ageing and food consumption in the French Gazel cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular burden and unemployment: A retrospective study in a large population-based French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sanchez Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumption and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1332/WLNI8860⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (7), pp.e0288747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0288747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759967v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat consumption: longitudinal analyses in the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+                <w:t xml:space="preserve">Distinct cardiovascular and cancer burdens associated with social position, work environment and unemployment: a cross-sectional and retrospective study in a large population-based French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sanchez Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-04475-2⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-074835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576493v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All practices are shared, but some more than others: Sharedness of social practices and time-use in food consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wahlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.143-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1469540520907146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat intake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Changing eating practices after midlife: ageing and food consumption in the French Gazel cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.297⟩</w:t>
+              <w:t xml:space="preserve">Consumption and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.67-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1332/WLNI8860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575398v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protocole pour une enquête par questionnaire anonyme au sens du Règlement européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat consumption: longitudinal analyses in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106319888706⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04475-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463372v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between unemployment and the co-occurrence and clustering of common risky health behaviors: Findings from the Constances cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Ribet</w:t>
+                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232262⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.112-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566737v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien vieillir, bien manger ?Avancée en âge et modifications de l’alimentation dans la cohorte Gazel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Un protocole pour une enquête par questionnaire anonyme au sens du Règlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.162.0099⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (1/January 2020), pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319888706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928355v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs et dispositions de la consommation. Retour sur une enquête contemporaine articulant méthodes qualitatives et quantitatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Association between unemployment and the co-occurrence and clustering of common risky health behaviors: Findings from the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehar Ezdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0133⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306152v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bien vieillir, bien manger ?Avancée en âge et modifications de l’alimentation dans la cohorte Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (162), pp.99-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.162.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925633v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social classes in Europe: table of new inequalities on the old continent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diet and physical activity in the association between depression and metabolic syndrome: Constances study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.134-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2019.03.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618472v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and physical activity in the association between depression and metabolic syndrome: Constances study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol, tobacco and cannabis use are associated with job loss at follow-up: Findings from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joane Matta</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pierre Meneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.09.072⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623510v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02316589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire petit-déjeuner les enfants. Un enjeu de respectabilité parentale dans les milieux populaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The political dimension of consumption work, or political consumption as work: how French households do gatekeeping on the food market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15528014.2019.1582251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181087v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cooking still a part of our eating practices? Analysing the decline of a practice with time-use surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des classes sociales aux inégalités: Le regard sociologique s’est-il déplacé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.93- 118. </w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (2), pp.19-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1749975518791431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ress.5550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925638v1</w:t>
+                <w:t xml:space="preserve">hal-02967888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poverty does not modify the association between perceived diet healthiness and adherence to nutritional guidelines in the Constances cohort (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souto de Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.855-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098701v1</w:t>
+                <w:t xml:space="preserve">hal-01925633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and physical activity in the association between depression and metabolic syndrome: Constances study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dispositifs et dispositions de la consommation. Retour sur une enquête contemporaine articulant méthodes qualitatives et quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2019.03.104⟩</w:t>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/1 (169), pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618299v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des classes sociales aux inégalités: Le regard sociologique s’est-il déplacé ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Social classes in Europe: table of new inequalities on the old continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967888v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol, tobacco and cannabis use are associated with job loss at follow-up: Findings from the CONSTANCES cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diet and physical activity in the association between depression and metabolic syndrome: Constances study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222361. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02316589v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The political dimension of consumption work, or political consumption as work: how French households do gatekeeping on the food market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faire petit-déjeuner les enfants. Un enjeu de respectabilité parentale dans les milieux populaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food, Culture and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129-130, pp.91-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098678v1</w:t>
+                <w:t xml:space="preserve">hal-02181087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affaire du Nutella, le buzz classiste d’un non-événement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Is cooking still a part of our eating practices? Analysing the decline of a practice with time-use surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slate.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.93- 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1749975518791431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620856v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s employment and the decline of home cooking: Evidence from France, 1985–2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Poverty does not modify the association between perceived diet healthiness and adherence to nutritional guidelines in the Constances cohort (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (4), pp.939 - 970. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.190-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11150-018-9423-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01884338v1</w:t>
+                <w:t xml:space="preserve">hal-02098701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverse sur la consommation low cost</w:t>
+                <w:t xml:space="preserve">La consommation low cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, Low cost, 12, 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090366v1</w:t>
+                <w:t xml:space="preserve">hal-01791802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation low cost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’affaire du Nutella, le buzz classiste d’un non-événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Sarfati</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Slate.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791802v1</w:t>
+                <w:t xml:space="preserve">hal-02620856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À qui profite le couple ? Une étude longitudinale de l’alimentation à l’intersection du genre, de la situation conjugale et du statut social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Women’s employment and the decline of home cooking: Evidence from France, 1985–2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (4), pp.545-576. </w:t>
+              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.939 - 970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.584.0545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11150-018-9423-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675820v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du chômage sur la santé: La cohorte Constances, un outil d’études prometteur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Controverse sur la consommation low cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173308025⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628399v1</w:t>
+                <w:t xml:space="preserve">hal-02090366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes et l’alimentation : le rôle des normes alimentaires et corporelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’impact du chômage sur la santé: La cohorte Constances, un outil d’études prometteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (8-9), pp.785-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173308025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618040v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement et alimentation - le collectif SOLAL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les femmes et l’alimentation : le rôle des normes alimentaires et corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche sur le vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, Octobre 2017, pp.1</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1-2/2017/Novembre 2017, pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618652v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est l’heure du petit-déjeuner ? Rythme des repas, incorporation et classe sociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vieillissement et alimentation - le collectif SOLAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche sur le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, Octobre 2017, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594820v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chômage : un problème de santé publique majeur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">C’est l’heure du petit-déjeuner ? Rythme des repas, incorporation et classe sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.73-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.171.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727157v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maladie de l'abondance qui touche les plus pauvres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">À qui profite le couple ? Une étude longitudinale de l’alimentation à l’intersection du genre, de la situation conjugale et du statut social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire des Institutions. L'Assemblée Nationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.545-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.584.0545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594657v1</w:t>
+                <w:t xml:space="preserve">hal-01675820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq fruits et légumes par jour : une habitude encore trop rare en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le chômage : un problème de santé publique majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91-92 2017/1-2, pp.141-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632876v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitudes alimentaires dans la cohorte Constances : équilibre perçu et adéquation aux recommandations nutritionnelles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une maladie de l'abondance qui touche les plus pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (35-36), pp.660-666</w:t>
+              <w:t xml:space="preserve">Abécédaire des Institutions. L'Assemblée Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512183v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evans D., 2014, Food waste: home consumption, material culture and everyday life, London: Bloomsbury, 119 p</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les habitudes alimentaires dans la cohorte Constances : équilibre perçu et adéquation aux recommandations nutritionnelles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (35-36), pp.660-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-016-0001-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633914v1</w:t>
+                <w:t xml:space="preserve">hal-01512183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How consumption prescriptions affect food practices: Assessing the roles of household resources and life-course events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cinq fruits et légumes par jour : une habitude encore trop rare en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300900v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh is best?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evans D., 2014, Food waste: home consumption, material culture and everyday life, London: Bloomsbury, 119 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0038038514521715⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (1), pp.71-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-016-0001-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189904v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitudes alimentaires et parcours de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How consumption prescriptions affect food practices: Assessing the roles of household resources and life-course events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.101-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469540514521077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630283v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos habitudes alimentaires dans l’œil de Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletter Constances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17/06/2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5089,1106 +5111,1266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des budgets alimentaires dans l’enquête Budget de famille 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fresh is best?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Ferrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Plessz</w:t>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aliss Working Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.172-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0038038514521715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630270v1</w:t>
+                <w:t xml:space="preserve">hal-01189904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations alimentaires : à l’épreuve de la vie !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Habitudes alimentaires et parcours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutri - Doc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gazel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.2-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980016000665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630345v1</w:t>
+                <w:t xml:space="preserve">hal-02630283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How consumption prescriptions change food practices.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure des budgets alimentaires dans l’enquête Budget de famille 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aliss Working Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-02 (Décembre 2015), 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189897v1</w:t>
+                <w:t xml:space="preserve">hal-02630270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do processed vegetables reduce the socio-economic differences in vegetable purchases? A study in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recommandations alimentaires : à l’épreuve de la vie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutri - Doc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117/Octobre 2015, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980016000665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01123328v1</w:t>
+                <w:t xml:space="preserve">hal-02630345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : les fruits et légumes dans tous leurs états. La variabilité, la périssabilité et la saisonnalité au cœur des pratiques sociales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How consumption prescriptions change food practices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22004/ag.econ.187236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ahead of print February 4, 2014 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469540514521077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650575v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des pratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les légumes transformés : diversité des produits, diversité des usages sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (01), pp.13 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960713011028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524050v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumes transformés : diversité des produits, diversité des usages sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La théorie des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.451 - 469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137159v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Feillet, La nourriture des Français : de la maîtrise du feu aux années 2030, Edition Quae, Versailles, 2007, 245 p. [Compte-rendu d'ouvrage]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do processed vegetables reduce the socio-economic differences in vegetable purchases? A study in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (5), pp.747-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191157v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragaru, N.(Dir.) et Capelle-Pogäcean (Dir.) Vie quotidienne et pouvoir sous le communisme. Consommer à l’Est, Paris, Karthala, 2010, 468 pages. « Recherches internationales » [Compte-rendu d'ouvrage]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction : les fruits et légumes dans tous leurs états. La variabilité, la périssabilité et la saisonnalité au cœur des pratiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.187236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649442v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dynamiques générationnelles sexuées : l’accès aux professions très qualifiées pendant la transformation postcommuniste en Hongrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">P. Feillet, La nourriture des Français : de la maîtrise du feu aux années 2030, Edition Quae, Versailles, 2007, 245 p. [Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (4), pp.657-690</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (2), pp.226-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643745v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ouvriers en Europe centrale : la dissolution d'une catégorie sociale dans les statistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ragaru, N.(Dir.) et Capelle-Pogäcean (Dir.) Vie quotidienne et pouvoir sous le communisme. Consommer à l’Est, Paris, Karthala, 2010, 468 pages. « Recherches internationales » [Compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (235), pp.175-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663918v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Stages and Transformations of the Labor market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des dynamiques générationnelles sexuées : l’accès aux professions très qualifiées pendant la transformation postcommuniste en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Societies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4), pp.657-690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14616690802155353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016282v1</w:t>
+                <w:t xml:space="preserve">hal-02643745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ouvriers en Europe centrale : la dissolution d'une catégorie sociale dans les statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.340-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Stages and Transformations of the Labor market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.103-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616690802155353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of Diewald Martin, Anne Goedicke and Karl Ulrich Mayer (Eds.): After the Fall of the Wall: Life Courses in the Transformation of East Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sociological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (4), pp.553-555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/esr/jcm017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6198,4090 +6380,4090 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du travail culinaire et consommation de produits ultratransformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de l'axe Imbrication des rapports sociaux du CMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A middle-brow taste? How ultraprocessed food consumption relates to class, the market and eating practices in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridg'it international workshop on food sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social status, life course events and consumption practices: the case of job loss in the French Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European sociological association RN5 Consumption meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat consumption: longitudinal analyses in the CONSTANCES cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageing and Changes in food tastes: a sociological approach using epidemiologic cohort data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de L' ALBATROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universite de Barcelone, Aug 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316457v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de statut social et changement de pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faire la sociologie des changements de pratiques avec une cohorte épidémiologique : l’apport de Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progedo et Plateforme universitaire de données de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279848v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À qui profite le couple ? Retour sur la cuisine d’un article co-écrit avec Alice Guéguen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Changement de statut social et changement de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Saint Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170360v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and Changes in food tastes: a sociological approach using epidemiologic cohort data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">À qui profite le couple ? Retour sur la cuisine d’un article co-écrit avec Alice Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte E Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universite de Barcelone, Aug 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790820v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la sociologie des changements de pratiques avec une cohorte épidémiologique : l’apport de Constances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat consumption: longitudinal analyses in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Progedo et Plateforme universitaire de données de Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de L' ALBATROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472394v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From social class to inequalities: A shift in the sociological perspective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cross-Disciplinary Perspective on Heterogeneities and Inequalities: Taking stock and looking ahead</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, département Ecosocio; Douadia Bougherara; Gilles Laferté, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits transformés dans les budgets alimentaires des ménages français</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diversity in food systems and food consumption practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées des sociologues et politistes Inra/Irstea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
+              <w:t xml:space="preserve">Diversifying Food Systems in the Pursuit of Sustainable Food Production and Healthy Diets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Standinc committee for agricultural research, European Commission, Feb 2019, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947603v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Sociologically Meaningful Classification of Food Products for National Household Budget Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference of the European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying school catering as a public policy, asocial system and a child school practice. Presentation of the comparative research program &amp;quot;Cantinégalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Bridge-it - Paper Session 4 School Meal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des pratiques: l'exemple de l'alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les produits transformés dans les budgets alimentaires des ménages français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieynaba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nichèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'unité ETBX d'IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">journées des sociologues et politistes Inra/Irstea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377016v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in food systems and food consumption practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La théorie des pratiques: l'exemple de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversifying Food Systems in the Pursuit of Sustainable Food Production and Healthy Diets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Standinc committee for agricultural research, European Commission, Feb 2019, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'unité ETBX d'IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170382v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decline of cooking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse School of Economics Food Froup Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse School of Economics (TSE). FRA., Nov 2018, Toulouse, France. pp.25 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi en Europe centrale avant et après 1989 : les inégalités entre générations comme révélateur des continuités et ruptures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chômage, alimentation et habitudes de vie : un projet de recherche dans la cohorte Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’aire post-soviétique/l’ère postcommuniste au prisme des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. 30 p</w:t>
+              <w:t xml:space="preserve">Atelier sur les inégalités sociales de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656652v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire les courses: la consommation entre le supermarché et le marché du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Temporality and the practices of eating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wahlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'axe Travail du Centre Maurice Halbwachs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs (CMH). Paris, FRA., Nov 2017, Paris, France. 16 p</w:t>
+              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652059v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes et l'alimentation: cuisiner un peu, beaucoup...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’emploi en Europe centrale avant et après 1989 : les inégalités entre générations comme révélateur des continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café de l'Institut Emilie Du Chatelet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">L’aire post-soviétique/l’ère postcommuniste au prisme des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606357v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la consommation dans une perspective biographique. Retour réflexif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faire les courses: la consommation entre le supermarché et le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes sur l’argent et la consommation au XXè siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'axe Travail du Centre Maurice Halbwachs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs (CMH). Paris, FRA., Nov 2017, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594838v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage et habitudes de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les femmes et l'alimentation: cuisiner un peu, beaucoup...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déterminants sociaux et professionnels des inégalités de santé: l'apport de la cohorte Constances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etude CONSTANCES; Centre Maurice Halbwachs., Nov 2017, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">Café de l'Institut Emilie Du Chatelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652053v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality and the practices of eating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enquête sur la consommation dans une perspective biographique. Retour réflexif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wahlen</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Enquêtes sur l’argent et la consommation au XXè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594821v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage, alimentation et habitudes de vie : un projet de recherche dans la cohorte Constances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chômage et habitudes de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur les inégalités sociales de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Déterminants sociaux et professionnels des inégalités de santé: l'apport de la cohorte Constances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etude CONSTANCES; Centre Maurice Halbwachs., Nov 2017, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594972v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des prescriptions sur les pratiques de consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">brown bag seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne (UNIL). CHE., Nov 2016, Lausanne, Suisse. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, statut conjugal et pratiques alimentaires dans une population vieillissante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Regulating the domestic food supply.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Gueguen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Emilie du Châtelet. FRA., Jun 2015, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">Comment mangent les familles contemporaines ? Comparaisons européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Strasbourg, FRA., Jan 2015, Strasbourg, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797596v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740434v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's employment and the decline of cooking time in France, 1985-2009</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’alimentation au cours du vieillissement : une approche longitudinale. Le cas de la cohorte Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for Health Economics seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Melbourne, Australia. 64 p</w:t>
+              <w:t xml:space="preserve">6. Congres de l'Association francaise de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jun 2015, Saint quentin en Yvelines, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606363v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation au cours du vieillissement : une approche longitudinale. Le cas de la cohorte Gazel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Food consumption at the intersection of gender and marital status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congres de l'Association francaise de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jun 2015, Saint quentin en Yvelines, France. 17 p</w:t>
+              <w:t xml:space="preserve">European sociological association 12th conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Aug 2015, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797598v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation à l’intersection du genre et de la situation conjugale. Le cas de la consommation de légumes dans la cohorte GAZEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SOLAL: l'équipe de sociologie de l'alimentation de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche intersectionnelle en santé publique : Une nouvelle perspective pour l'étude des inégalités sociales de santé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Doctoral en Santé Publique (RDSP). Paris, FRA.; Ecole des Hautes Etudes en Santé Publique (EHESP). Paris, FRA.; Centre de Recherche en Epidémiologie Santé des Populations (CESP). Paris, FRA., Apr 2015, Villejuif, France. 18 p</w:t>
+              <w:t xml:space="preserve">Innovatives SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jun 2015, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797288v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLAL: l'équipe de sociologie de l'alimentation de l'INRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Declining cooking times in France and the USA since the 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovatives SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jun 2015, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Workshop Time-use Surveys and Food Consumption Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oxford. Oxford, GBR., Mar 2015, Oxford, United Kingdom. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580729v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food consumption at the intersection of gender and marital status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les habitudes alimentaires dans Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Guéguen</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European sociological association 12th conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association., Aug 2015, prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée scientifique de Constances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etude CONSTANCES., Apr 2015, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799094v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining cooking times in France and the USA since the 1980s</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genre, statut conjugal et pratiques alimentaires dans une population vieillissante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Time-use Surveys and Food Consumption Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Oxford. Oxford, GBR., Mar 2015, Oxford, United Kingdom. 35 p</w:t>
+              <w:t xml:space="preserve">Genre et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Châtelet. FRA., Jun 2015, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594459v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitudes alimentaires dans Constances</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de Constances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etude CONSTANCES., Apr 2015, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182822v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage en épidémiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Women's employment and the decline of cooking time in France, 1985-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe de recherche sur les inégalités sociales (ERIS-CMH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Santé et de la Recherche Médicale (INSERM). Paris, FRA., Dec 2015, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">Centre for Health Economics seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Melbourne, Australia. 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383576v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining cooking times in France and the USA since the 1980s: the role of family structure and women labour market participation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’alimentation à l’intersection du genre et de la situation conjugale. Le cas de la consommation de légumes dans la cohorte GAZEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time-Use Surveys and Food Consumption Patterns in a Cross-National Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Paris, FRA., 2015, NA, France. 35 p</w:t>
+              <w:t xml:space="preserve">Approche intersectionnelle en santé publique : Une nouvelle perspective pour l'étude des inégalités sociales de santé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Doctoral en Santé Publique (RDSP). Paris, FRA.; Ecole des Hautes Etudes en Santé Publique (EHESP). Paris, FRA.; Centre de Recherche en Epidémiologie Santé des Populations (CESP). Paris, FRA., Apr 2015, Villejuif, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216752v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage à la Retraite et consommation de légumes dans la cohorte GaZEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Voyage en épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole doctorale de santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale des Sciences de la Vie et de la Santé (EDSVS). Orsay, FRA., Mar 2015, Villejuif, France. 22 p</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe de recherche sur les inégalités sociales (ERIS-CMH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Santé et de la Recherche Médicale (INSERM). Paris, FRA., Dec 2015, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797436v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Declining cooking times in France and the USA since the 1980s: the role of family structure and women labour market participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Time-Use Surveys and Food Consumption Patterns in a Cross-National Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Paris, FRA., 2015, NA, France. 35 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738707v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating the domestic food supply.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Passage à la Retraite et consommation de légumes dans la cohorte GaZEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment mangent les familles contemporaines ? Comparaisons européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Strasbourg, FRA., Jan 2015, Strasbourg, France. 21 p</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole doctorale de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale des Sciences de la Vie et de la Santé (EDSVS). Orsay, FRA., Mar 2015, Villejuif, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217626v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes nutritionnelles et corps enfantins. Une analyse de la socialisation alimentaire au prisme des petits déjeuners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ressorts et limites de la domination institutionnelle sur les pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Perrin-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude "Enfances inégales : corps, genre, classe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. Congres de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Sep 2013, Nantes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00924301v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food health and family life: regulating the domestic food supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Normes nutritionnelles et corps enfantins. Une analyse de la socialisation alimentaire au prisme des petits déjeuners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA conference "Crisis, Critique and Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association (ESA). NLD., Aug 2013, Turin, Italy. 11 Diapos</w:t>
+              <w:t xml:space="preserve">journée d'étude "Enfances inégales : corps, genre, classe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808180v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food health and family life : regulating the domestic food supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Food health and family life: regulating the domestic food supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque de l'Association Européenne de Sociologie (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">11. ESA conference "Crisis, Critique and Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA). NLD., Aug 2013, Turin, Italy. 11 Diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00924335v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressorts et limites de la domination institutionnelle sur les pratiques alimentaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Food health and family life : regulating the domestic food supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congres de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Sep 2013, Nantes, France. 12 p</w:t>
+              <w:t xml:space="preserve">11e colloque de l'Association Européenne de Sociologie (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807523v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How consumption prescriptions change food practices. Assessing the role of household resources and life course events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. BSA Food Study Group Conference: Food &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Sociological Association (BSA). Durham, GBR., Jul 2012, Londres, United Kingdom. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des prescriptions sur les pratiques de consommation alimentaires : rôle des positions dans la trajectoire de vie et des ressources sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Sociologie des Organisations (CSO). Paris, FRA., Jun 2012, Paris, France. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles capacités de changement des consommateurs ? La consommation alimentaire à l’articulation des structurations sociales, des prescriptions publiques et des modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création et innovation. Réseau thématique 11 : Sociologie de la consommation et des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jul 2011, Grenoble, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi des femmes en Europe centrale postcommuniste : ça pourrait être pire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonds d'Alembert : La condition des femmes dans la société contemporaine en Europe occidentale (France) et orientale (Biélorussie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Minsk, Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de légumes des ménages français : préparation domestique ou achats de produits transformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités entre cohortes sur le marché du travail en Hongrie postcommuniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations hongroises 1989-2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hungarian Academy of Sciences (HAS). Budapest, HUN., May 2009, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Effect of Age on Labour Market Outcomes over the Post-communist Transformation in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du RC28 (Comité de recherche sur la stratification et la mobilité sociale de l'ISA). (Social Inequality and Mobility in the Process of Social Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University (NYU). USA., May 2007, Brno, Czech Republic. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10291,276 +10473,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. Armand Colin, 2023, U Sociologie, 2200634617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.240, 2019, U: Sociologie, 9782200621049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix du marché : les générations et l'emploi en Europe centrale postcommuniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Petra, 255 p., 2012, 9782847430530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10570,495 +10752,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Darcel; Aurélie Maurice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les changements de comportements alimentaires : Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, A paraître, Synthèses, 9782759240685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentación y envejecimiento en Francia. La contribución sociológica de la cohorte Gazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformación de la alimentación en el sur de Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes feront-ils la cuisine de tous les jours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux sociaux des cuisines du futur et alimentation de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmatan (Alternatives Rurales)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du gouvernement sur les conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mai 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.399 - 448, 2016, Académique (Sciences Po), 9782724619003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles inégalités sur le marché du travail en Europe centrale ? Les déterminants de l'activité et des rémunérations depuis la fin des années 1980 (République tchèque, Pologne Hongrie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles hiérarchies sociales en Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Petra, 39 p., 2009, 978-2-84743-021-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11068,726 +11250,726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps d’écrire : temporalités de l’écriture scientifique en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique sociale des pratiques : stratification sociale, changement social et consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des budgets alimentaires dans l’enquête Budget de famille 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Structure des budgets alimentaires dans l'enquête Budget de famille 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247408v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des budgets alimentaires dans l'enquête Budget de famille 2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Structure des budgets alimentaires dans l’enquête Budget de famille 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459558v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rythme alimentaire : inculcation d’une technique du corps dans les couches supérieures des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresh is best? Social position, time, and the consumption of fresh vs. processed vegetables in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de légumes des ménages français : préparation domestique ou achats de produits transformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvriers en Europe centrale : la dissolution d'une catégorie sociale dans les statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and Transformations of the Labour Market: the Case of Central Europe (Poland, the Czech Republic, Hungary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00241205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and Transformation of the Labor Market : the Case of Central Europe (Poland, Czech Republic, Hungary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11797,100 +11979,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification sociale et générations en Europe centrale postcommuniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut d'Etudes Politiques de Paris (Sciences Po Paris), 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02820561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11900,91 +12082,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dynamique sociale des pratiques : stratification sociale, changement social et consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des hautes Etudes en Sciences sociales (EHESS), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03436087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11994,229 +12176,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du GIEC : le ‘comportement du consommateur’ ne suffira pas à réduire notre impact climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétarisme et véganisme, autour de la notion de conversion : une présentation de Laurence Ossipow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon enquête respecte-t-elle la Loi Informatique et Liberté (LIL)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12284,51 +12466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9849C02"/>
+    <w:nsid w:val="260A68D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12515,51 +12697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-sciences-sociales.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfs-revue.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypressdigital.com/view/journals/consoc/consoc-overview.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solal.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez Rico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wahlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Dean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Ditlevsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Magkriotis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/cqkw6251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0288747" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074835" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/WLNI8860" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hamieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04475-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540520907146" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888706" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehar Ezdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Dion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.09.072" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975518791431" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2019.03.104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2019.1582251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-018-9423-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3654" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0545" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courtin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633914v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0001-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540514521077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038514521715" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000665" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks166" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.187236" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713011028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616690802155353" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcm017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-LKGKFV7R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279848v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947603v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba Ba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965602v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797596v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gueguen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797598v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182822v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797436v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924335v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807523v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814192v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812222v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813884v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065666v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lalimentation-9782200621049" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809149v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58235" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459558v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821835v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00241205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03436087v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-sciences-sociales.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfs-revue.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypressdigital.com/view/journals/consoc/consoc-overview.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solal.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162dc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162dd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez Rico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wahlen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Dean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Ditlevsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Magkriotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/cqkw6251" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0288747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074835" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540520907146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/WLNI8860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hamieh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04475-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehar Ezdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Dion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2019.03.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222361" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2019.1582251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5550" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.09.072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975518791431" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3654" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-018-9423-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courtin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594820v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0545" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0001-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540514521077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038514521715" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000665" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713011028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks166" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.187236" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616690802155353" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcm017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-LKGKFV7R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656652v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606357v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594838v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652053v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gueguen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606363v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383576v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lalimentation-9782200621049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248205v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247408v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878767v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00241205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03436087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>