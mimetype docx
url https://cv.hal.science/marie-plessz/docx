--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1590,438 +1590,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All practices are shared, but some more than others: Sharedness of social practices and time-use in food consumption</w:t>
+                <w:t xml:space="preserve">Changing eating practices after midlife: ageing and food consumption in the French Gazel cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wahlen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1469540520907146⟩</w:t>
+              <w:t xml:space="preserve">Consumption and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.67-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1332/WLNI8860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490082v1</w:t>
+                <w:t xml:space="preserve">hal-03759967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing eating practices after midlife: ageing and food consumption in the French Gazel cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat consumption: longitudinal analyses in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumption and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1332/WLNI8860⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04475-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759967v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat consumption: longitudinal analyses in the CONSTANCES cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All practices are shared, but some more than others: Sharedness of social practices and time-use in food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wahlen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.143-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-04475-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1469540520907146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576493v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hamieh</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.112-112. </w:t>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (162), pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2382,1658 +2382,1658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and physical activity in the association between depression and metabolic syndrome: Constances study</w:t>
+                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joane Matta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+                <w:t xml:space="preserve">Gaëlle Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Philippe Souto de Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wiernick</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Goisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2019.03.104⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.855-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-018-1043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618299v1</w:t>
+                <w:t xml:space="preserve">hal-01925633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol, tobacco and cannabis use are associated with job loss at follow-up: Findings from the CONSTANCES cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositifs et dispositions de la consommation. Retour sur une enquête contemporaine articulant méthodes qualitatives et quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meneton</w:t>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222361. </w:t>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/1 (169), pp.133-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02316589v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The political dimension of consumption work, or political consumption as work: how French households do gatekeeping on the food market</w:t>
+                <w:t xml:space="preserve">Social classes in Europe: table of new inequalities on the old continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food, Culture and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098678v1</w:t>
+                <w:t xml:space="preserve">hal-02618472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des classes sociales aux inégalités: Le regard sociologique s’est-il déplacé ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Paugam</w:t>
+                <w:t xml:space="preserve">Diet and physical activity in the association between depression and metabolic syndrome: Constances study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ress.5550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967888v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ready-meal consumption in older people: association with obesity and dietary intake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Rolland</w:t>
+                <w:t xml:space="preserve">Faire petit-déjeuner les enfants. Un enjeu de respectabilité parentale dans les milieux populaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129-130, pp.91-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925633v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs et dispositions de la consommation. Retour sur une enquête contemporaine articulant méthodes qualitatives et quantitatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is cooking still a part of our eating practices? Analysing the decline of a practice with time-use surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etsoc.169.0133⟩</w:t>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.93- 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1749975518791431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306152v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social classes in Europe: table of new inequalities on the old continent</w:t>
+                <w:t xml:space="preserve">Poverty does not modify the association between perceived diet healthiness and adherence to nutritional guidelines in the Constances cohort (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.190-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618472v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and physical activity in the association between depression and metabolic syndrome: Constances study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joane Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.09.072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.134-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2019.03.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623510v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire petit-déjeuner les enfants. Un enjeu de respectabilité parentale dans les milieux populaires.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+                <w:t xml:space="preserve">Des classes sociales aux inégalités: Le regard sociologique s’est-il déplacé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (2), pp.19-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.5550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181087v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cooking still a part of our eating practices? Analysing the decline of a practice with time-use surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol, tobacco and cannabis use are associated with job loss at follow-up: Findings from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Airagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.93- 118. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1749975518791431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925638v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02316589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poverty does not modify the association between perceived diet healthiness and adherence to nutritional guidelines in the Constances cohort (France)</w:t>
+                <w:t xml:space="preserve">The political dimension of consumption work, or political consumption as work: how French households do gatekeeping on the food market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.190-197. </w:t>
+              <w:t xml:space="preserve">Food, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15528014.2019.1582251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098701v1</w:t>
+                <w:t xml:space="preserve">hal-02098678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation low cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’affaire du Nutella, le buzz classiste d’un non-événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cochoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Sarfati</w:t>
+                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Slate.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791802v1</w:t>
+                <w:t xml:space="preserve">hal-02620856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affaire du Nutella, le buzz classiste d’un non-événement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women’s employment and the decline of home cooking: Evidence from France, 1985–2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slate.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.939 - 970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11150-018-9423-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620856v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s employment and the decline of home cooking: Evidence from France, 1985–2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+                <w:t xml:space="preserve">Controverse sur la consommation low cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (4), pp.939 - 970. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11150-018-9423-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01884338v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverse sur la consommation low cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">La consommation low cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+              <w:t xml:space="preserve">, 2018, Low cost, 12, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090366v1</w:t>
+                <w:t xml:space="preserve">hal-01791802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du chômage sur la santé: La cohorte Constances, un outil d’études prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,51 +4041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (8-9), pp.785-789. </w:t>
@@ -4212,321 +4212,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement et alimentation - le collectif SOLAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À qui profite le couple ? Une étude longitudinale de l’alimentation à l’intersection du genre, de la situation conjugale et du statut social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lhuissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Plessz</w:t>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche sur le vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.545-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.584.0545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618652v1</w:t>
+                <w:t xml:space="preserve">hal-01675820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est l’heure du petit-déjeuner ? Rythme des repas, incorporation et classe sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+                <w:t xml:space="preserve">Vieillissement et alimentation - le collectif SOLAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche sur le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, Octobre 2017, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anso.171.0073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594820v1</w:t>
+                <w:t xml:space="preserve">hal-02618652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À qui profite le couple ? Une étude longitudinale de l’alimentation à l’intersection du genre, de la situation conjugale et du statut social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C’est l’heure du petit-déjeuner ? Rythme des repas, incorporation et classe sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (4), pp.545-576. </w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.73-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.584.0545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anso.171.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675820v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage : un problème de santé publique majeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91-92 2017/1-2, pp.141-154</w:t>
@@ -4689,64 +4689,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitudes alimentaires dans la cohorte Constances : équilibre perçu et adéquation aux recommandations nutritionnelles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Czernichow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4944,51 +4944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How consumption prescriptions affect food practices: Assessing the roles of household resources and life-course events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5042,187 +5042,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos habitudes alimentaires dans l’œil de Constances</w:t>
+                <w:t xml:space="preserve">Fresh is best?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletter Constances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.172-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0038038514521715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629434v1</w:t>
+                <w:t xml:space="preserve">hal-01189904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh is best?</w:t>
+                <w:t xml:space="preserve">Nos habitudes alimentaires dans l’œil de Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Newsletter Constances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17/06/2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0038038514521715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189904v1</w:t>
+                <w:t xml:space="preserve">hal-02629434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitudes alimentaires et parcours de vie</w:t>
               </w:r>
@@ -5450,64 +5450,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How consumption prescriptions change food practices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5548,135 +5548,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les légumes transformés : diversité des produits, diversité des usages sociaux</w:t>
+                <w:t xml:space="preserve">Do processed vegetables reduce the socio-economic differences in vegetable purchases? A study in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (01), pp.13 - 37. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (5), pp.747-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S1966960713011028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137159v1</w:t>
+                <w:t xml:space="preserve">hal-01123328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5708,222 +5721,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do processed vegetables reduce the socio-economic differences in vegetable purchases? A study in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : les fruits et légumes dans tous leurs états. La variabilité, la périssabilité et la saisonnalité au cœur des pratiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks166⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.187236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123328v1</w:t>
+                <w:t xml:space="preserve">hal-02650575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : les fruits et légumes dans tous leurs états. La variabilité, la périssabilité et la saisonnalité au cœur des pratiques sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les légumes transformés : diversité des produits, diversité des usages sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 94 (1), pp.3-12. </w:t>
+              <w:t xml:space="preserve">, 2013, 2013 (01), pp.13 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22004/ag.econ.187236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S1966960713011028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650575v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feillet, La nourriture des Français : de la maîtrise du feu aux années 2030, Edition Quae, Versailles, 2007, 245 p. [Compte-rendu d'ouvrage]</w:t>
               </w:r>
@@ -6621,454 +6621,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and Changes in food tastes: a sociological approach using epidemiologic cohort data</w:t>
+                <w:t xml:space="preserve">Changement de statut social et changement de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte E Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universite de Barcelone, Aug 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790820v1</w:t>
+                <w:t xml:space="preserve">hal-03279848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la sociologie des changements de pratiques avec une cohorte épidémiologique : l’apport de Constances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat consumption: longitudinal analyses in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Progedo et Plateforme universitaire de données de Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de L' ALBATROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472394v1</w:t>
+                <w:t xml:space="preserve">hal-05316457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de statut social et changement de pratiques</w:t>
+                <w:t xml:space="preserve">À qui profite le couple ? Retour sur la cuisine d’un article co-écrit avec Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279848v1</w:t>
+                <w:t xml:space="preserve">hal-03170360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À qui profite le couple ? Retour sur la cuisine d’un article co-écrit avec Alice Guéguen</w:t>
+                <w:t xml:space="preserve">Ageing and Changes in food tastes: a sociological approach using epidemiologic cohort data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte E Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Saint Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">15. Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universite de Barcelone, Aug 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170360v1</w:t>
+                <w:t xml:space="preserve">hal-03790820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical exertion at work and addictive behaviors: tobacco, cannabis, alcohol, sugar and fat consumption: longitudinal analyses in the CONSTANCES cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire la sociologie des changements de pratiques avec une cohorte épidémiologique : l’apport de Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de L' ALBATROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progedo et Plateforme universitaire de données de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316457v1</w:t>
+                <w:t xml:space="preserve">hal-03472394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From social class to inequalities: A shift in the sociological perspective?</w:t>
               </w:r>
@@ -7117,519 +7117,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in food systems and food consumption practices</w:t>
+                <w:t xml:space="preserve">Building a Sociologically Meaningful Classification of Food Products for National Household Budget Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversifying Food Systems in the Pursuit of Sustainable Food Production and Healthy Diets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Standinc committee for agricultural research, European Commission, Feb 2019, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">14th Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170382v1</w:t>
+                <w:t xml:space="preserve">hal-02306160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Sociologically Meaningful Classification of Food Products for National Household Budget Surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les produits transformés dans les budgets alimentaires des ménages français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieynaba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nichèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veronique Nichèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">journées des sociologues et politistes Inra/Irstea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306160v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying school catering as a public policy, asocial system and a child school practice. Presentation of the comparative research program &amp;quot;Cantinégalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Bridge-it - Paper Session 4 School Meal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits transformés dans les budgets alimentaires des ménages français</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La théorie des pratiques: l'exemple de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées des sociologues et politistes Inra/Irstea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'unité ETBX d'IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947603v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des pratiques: l'exemple de l'alimentation</w:t>
+                <w:t xml:space="preserve">Diversity in food systems and food consumption practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'unité ETBX d'IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Diversifying Food Systems in the Pursuit of Sustainable Food Production and Healthy Diets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Standinc committee for agricultural research, European Commission, Feb 2019, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377016v1</w:t>
+                <w:t xml:space="preserve">hal-03170382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decline of cooking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse School of Economics Food Froup Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse School of Economics (TSE). FRA., Nov 2018, Toulouse, France. pp.25 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7648,592 +7648,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage, alimentation et habitudes de vie : un projet de recherche dans la cohorte Constances</w:t>
+                <w:t xml:space="preserve">L’emploi en Europe centrale avant et après 1989 : les inégalités entre générations comme révélateur des continuités et ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur les inégalités sociales de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">L’aire post-soviétique/l’ère postcommuniste au prisme des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594972v1</w:t>
+                <w:t xml:space="preserve">hal-01656652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality and the practices of eating</w:t>
+                <w:t xml:space="preserve">Faire les courses: la consommation entre le supermarché et le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wahlen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journées de l'axe Travail du Centre Maurice Halbwachs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs (CMH). Paris, FRA., Nov 2017, Paris, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594821v1</w:t>
+                <w:t xml:space="preserve">hal-01652059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi en Europe centrale avant et après 1989 : les inégalités entre générations comme révélateur des continuités et ruptures</w:t>
+                <w:t xml:space="preserve">Les femmes et l'alimentation: cuisiner un peu, beaucoup...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’aire post-soviétique/l’ère postcommuniste au prisme des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France. 30 p</w:t>
+              <w:t xml:space="preserve">Café de l'Institut Emilie Du Chatelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656652v1</w:t>
+                <w:t xml:space="preserve">hal-01606357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire les courses: la consommation entre le supermarché et le marché du travail</w:t>
+                <w:t xml:space="preserve">Enquête sur la consommation dans une perspective biographique. Retour réflexif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'axe Travail du Centre Maurice Halbwachs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs (CMH). Paris, FRA., Nov 2017, Paris, France. 16 p</w:t>
+              <w:t xml:space="preserve">Enquêtes sur l’argent et la consommation au XXè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652059v1</w:t>
+                <w:t xml:space="preserve">hal-01594838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes et l'alimentation: cuisiner un peu, beaucoup...</w:t>
+                <w:t xml:space="preserve">Chômage et habitudes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café de l'Institut Emilie Du Chatelet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Déterminants sociaux et professionnels des inégalités de santé: l'apport de la cohorte Constances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etude CONSTANCES; Centre Maurice Halbwachs., Nov 2017, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606357v1</w:t>
+                <w:t xml:space="preserve">hal-01652053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la consommation dans une perspective biographique. Retour réflexif</w:t>
+                <w:t xml:space="preserve">Temporality and the practices of eating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wahlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes sur l’argent et la consommation au XXè siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594838v1</w:t>
+                <w:t xml:space="preserve">hal-01594821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage et habitudes de vie</w:t>
+                <w:t xml:space="preserve">Chômage, alimentation et habitudes de vie : un projet de recherche dans la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déterminants sociaux et professionnels des inégalités de santé: l'apport de la cohorte Constances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etude CONSTANCES; Centre Maurice Halbwachs., Nov 2017, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">Atelier sur les inégalités sociales de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652053v1</w:t>
+                <w:t xml:space="preserve">hal-01594972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des prescriptions sur les pratiques de consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8265,1654 +8265,1654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating the domestic food supply.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation au cours du vieillissement : une approche longitudinale. Le cas de la cohorte Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment mangent les familles contemporaines ? Comparaisons européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Strasbourg, FRA., Jan 2015, Strasbourg, France. 21 p</w:t>
+              <w:t xml:space="preserve">6. Congres de l'Association francaise de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jun 2015, Saint quentin en Yvelines, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217626v1</w:t>
+                <w:t xml:space="preserve">hal-02797598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Genre, statut conjugal et pratiques alimentaires dans une population vieillissante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genre et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Châtelet. FRA., Jun 2015, Paris, France. 19 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738707v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation au cours du vieillissement : une approche longitudinale. Le cas de la cohorte Gazel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congres de l'Association francaise de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jun 2015, Saint quentin en Yvelines, France. 17 p</w:t>
+              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797598v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food consumption at the intersection of gender and marital status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women's employment and the decline of cooking time in France, 1985-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European sociological association 12th conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association., Aug 2015, prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Centre for Health Economics seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Melbourne, Australia. 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799094v1</w:t>
+                <w:t xml:space="preserve">hal-01606363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLAL: l'équipe de sociologie de l'alimentation de l'INRA</w:t>
+                <w:t xml:space="preserve">Food consumption at the intersection of gender and marital status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovatives SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jun 2015, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">European sociological association 12th conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Aug 2015, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580729v1</w:t>
+                <w:t xml:space="preserve">hal-02799094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining cooking times in France and the USA since the 1980s</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOLAL: l'équipe de sociologie de l'alimentation de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Time-use Surveys and Food Consumption Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Oxford. Oxford, GBR., Mar 2015, Oxford, United Kingdom. 35 p</w:t>
+              <w:t xml:space="preserve">Innovatives SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Jun 2015, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594459v1</w:t>
+                <w:t xml:space="preserve">hal-01580729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitudes alimentaires dans Constances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Declining cooking times in France and the USA since the 1980s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de Constances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etude CONSTANCES., Apr 2015, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">Workshop Time-use Surveys and Food Consumption Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oxford. Oxford, GBR., Mar 2015, Oxford, United Kingdom. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182822v1</w:t>
+                <w:t xml:space="preserve">hal-01594459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, statut conjugal et pratiques alimentaires dans une population vieillissante</w:t>
+                <w:t xml:space="preserve">Les habitudes alimentaires dans Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Emilie du Châtelet. FRA., Jun 2015, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">Journée scientifique de Constances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etude CONSTANCES., Apr 2015, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797596v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and predictive approach for identifying markers of health status evolution toward metabolic syndrome: the role of nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation à l’intersection du genre et de la situation conjugale. Le cas de la consommation de légumes dans la cohorte GAZEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Approche intersectionnelle en santé publique : Une nouvelle perspective pour l'étude des inégalités sociales de santé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Doctoral en Santé Publique (RDSP). Paris, FRA.; Ecole des Hautes Etudes en Santé Publique (EHESP). Paris, FRA.; Centre de Recherche en Epidémiologie Santé des Populations (CESP). Paris, FRA., Apr 2015, Villejuif, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740434v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's employment and the decline of cooking time in France, 1985-2009</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyage en épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for Health Economics seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Melbourne, Australia. 64 p</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe de recherche sur les inégalités sociales (ERIS-CMH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Santé et de la Recherche Médicale (INSERM). Paris, FRA., Dec 2015, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606363v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation à l’intersection du genre et de la situation conjugale. Le cas de la consommation de légumes dans la cohorte GAZEL</w:t>
+                <w:t xml:space="preserve">Declining cooking times in France and the USA since the 1980s: the role of family structure and women labour market participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Gueguen</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche intersectionnelle en santé publique : Une nouvelle perspective pour l'étude des inégalités sociales de santé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Doctoral en Santé Publique (RDSP). Paris, FRA.; Ecole des Hautes Etudes en Santé Publique (EHESP). Paris, FRA.; Centre de Recherche en Epidémiologie Santé des Populations (CESP). Paris, FRA., Apr 2015, Villejuif, France. 18 p</w:t>
+              <w:t xml:space="preserve">Time-Use Surveys and Food Consumption Patterns in a Cross-National Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Paris, FRA., 2015, NA, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797288v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage en épidémiologie</w:t>
+                <w:t xml:space="preserve">Passage à la Retraite et consommation de légumes dans la cohorte GaZEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe de recherche sur les inégalités sociales (ERIS-CMH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Santé et de la Recherche Médicale (INSERM). Paris, FRA., Dec 2015, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole doctorale de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale des Sciences de la Vie et de la Santé (EDSVS). Orsay, FRA., Mar 2015, Villejuif, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383576v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declining cooking times in France and the USA since the 1980s: the role of family structure and women labour market participation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrated approach including metabolomics for identifying predictive markers of health evolution toward metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time-Use Surveys and Food Consumption Patterns in a Cross-National Perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. European Nutrition Conference FENS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS)., Oct 2015, Berlin, Germany. 601 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000440895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216752v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage à la Retraite et consommation de légumes dans la cohorte GaZEL</w:t>
+                <w:t xml:space="preserve">Regulating the domestic food supply.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Gueguen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole doctorale de santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale des Sciences de la Vie et de la Santé (EDSVS). Orsay, FRA., Mar 2015, Villejuif, France. 22 p</w:t>
+              <w:t xml:space="preserve">Comment mangent les familles contemporaines ? Comparaisons européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Strasbourg, FRA., Jan 2015, Strasbourg, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797436v1</w:t>
+                <w:t xml:space="preserve">hal-01217626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressorts et limites de la domination institutionnelle sur les pratiques alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
+                <w:t xml:space="preserve">Normes nutritionnelles et corps enfantins. Une analyse de la socialisation alimentaire au prisme des petits déjeuners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congres de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Sep 2013, Nantes, France. 12 p</w:t>
+              <w:t xml:space="preserve">journée d'étude "Enfances inégales : corps, genre, classe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807523v1</w:t>
+                <w:t xml:space="preserve">halshs-00924301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes nutritionnelles et corps enfantins. Une analyse de la socialisation alimentaire au prisme des petits déjeuners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Food health and family life: regulating the domestic food supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plessz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude "Enfances inégales : corps, genre, classe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11. ESA conference "Crisis, Critique and Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA). NLD., Aug 2013, Turin, Italy. 11 Diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00924301v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food health and family life: regulating the domestic food supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food health and family life : regulating the domestic food supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA conference "Crisis, Critique and Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association (ESA). NLD., Aug 2013, Turin, Italy. 11 Diapos</w:t>
+              <w:t xml:space="preserve">11e colloque de l'Association Européenne de Sociologie (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808180v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food health and family life : regulating the domestic food supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
+                <w:t xml:space="preserve">Ressorts et limites de la domination institutionnelle sur les pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Perrin-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque de l'Association Européenne de Sociologie (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">5. Congres de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Sep 2013, Nantes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00924335v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How consumption prescriptions change food practices. Assessing the role of household resources and life course events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9963,64 +9963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des prescriptions sur les pratiques de consommation alimentaires : rôle des positions dans la trajectoire de vie et des ressources sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10058,77 +10058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles capacités de changement des consommateurs ? La consommation alimentaire à l’articulation des structurations sociales, des prescriptions publiques et des modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10248,51 +10248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de légumes des ménages français : préparation domestique ou achats de produits transformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10891,51 +10891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformación de la alimentación en el sur de Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11055,64 +11055,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du gouvernement sur les conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubuisson-Quellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11382,220 +11382,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des budgets alimentaires dans l'enquête Budget de famille 2011</w:t>
+                <w:t xml:space="preserve">Structure des budgets alimentaires dans l’enquête Budget de famille 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03459558v1</w:t>
+                <w:t xml:space="preserve">hal-01247408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des budgets alimentaires dans l’enquête Budget de famille 2011</w:t>
+                <w:t xml:space="preserve">Structure des budgets alimentaires dans l'enquête Budget de famille 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247408v1</w:t>
+                <w:t xml:space="preserve">hal-03459558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rythme alimentaire : inculcation d’une technique du corps dans les couches supérieures des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -11630,51 +11630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresh is best? Social position, time, and the consumption of fresh vs. processed vegetables in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -11709,51 +11709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de légumes des ménages français : préparation domestique ou achats de produits transformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Plessz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -12466,51 +12466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="260A68D3"/>
+    <w:nsid w:val="5A88EE1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12697,51 +12697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-sciences-sociales.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfs-revue.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypressdigital.com/view/journals/consoc/consoc-overview.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solal.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162dc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162dd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez Rico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wahlen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Dean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Ditlevsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Magkriotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/cqkw6251" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0288747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074835" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540520907146" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/WLNI8860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hamieh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04475-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehar Ezdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Dion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2019.03.104" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222361" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2019.1582251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5550" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0133" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.09.072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975518791431" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3654" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-018-9423-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courtin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594820v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0545" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0001-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540514521077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038514521715" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000665" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713011028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks166" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.187236" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616690802155353" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcm017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-LKGKFV7R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656652v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606357v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594838v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652053v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gueguen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606363v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383576v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lalimentation-9782200621049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248205v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247408v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878767v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00241205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03436087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-sciences-sociales.ens.psl.eu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfs-revue.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypressdigital.com/view/journals/consoc/consoc-overview.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solal.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plessz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162dc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162dd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanchez Rico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wahlen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Dean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Ditlevsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Magkriotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/cqkw6251" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0288747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-074835" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/WLNI8860" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hamieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04475-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540520907146" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehar Ezdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232262" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Dion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soriano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souto de Barreto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Goisser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-018-1043-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.169.0133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.09.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975518791431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2019.03.104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5550" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2019.1582251" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-018-9423-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rodet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3654" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courtin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173308025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.584.0545" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.171.0073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Czernichow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0001-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01300900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540514521077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0038038514521715" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630283v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000665" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.187236" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713011028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616690802155353" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcm017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-LKGKFV7R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279848v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03018676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947603v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba Ba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606357v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gueguen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799094v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383576v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000440895" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924335v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perrin-Heredia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/sociologie-de-lalimentation-9782200621049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812217v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248205v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247408v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459558v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878767v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00241205v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03436087v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>