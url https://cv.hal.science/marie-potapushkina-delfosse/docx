--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -81,633 +81,633 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience esthétique comme terrain de création d’outils pédagogiques : vers une approche pictophénoménologique du vécu du chercheur-didacticien des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Est Créteil (Paris 12), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05253460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éveil poétique aux langages et aux langues en TPS, une perspective énactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Azaoui, F. Torterat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La petite enfance au prisme du divers : plurilinguisme et multimodalité en crèche et à l'école maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, pp.101-120, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir une langue vivante à l'école maternelle grâce à la médiation rythmo-mimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Aden, Véra Delorme, Laura Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations dans l'enseignement des langues. Perspectives translangagières et transculturelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, 2023, 978-2-304-05413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus en classe de langue étrangère à l'école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Voise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Privas-Breauté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du recueil de données à l'analyse des corpus en didactique des langues : éthique, procédure, outils, moyens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses universitaires de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire artistique, expérience esthétique et « translangageance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Borgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire entre les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.145-158, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.6457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se mouvoir et s'émouvoir pour apprendre une langue vivante à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL Presses Universitaires. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotissage: les émotions pour apprendre les langues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 105-115, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser, peindre, jouer les langues à l'école primaire: pour un apprentissage multimodal avec le corps et l'émotion comme outils cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiser les pratiques éducatives avec les neurosciences. P. Toscani (Ed.). Lyon: Chronique Sociale, pp. 56-65</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005612v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-05253460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -794,51 +794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveiller le corps sensible pour entrer dans l'oralité des langues: une approche énactive de l'enseignement de l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1571,51 +1571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05253407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potapushkina-Delfosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04336934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6457" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02005562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02005612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05253460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05253436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05253460v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potapushkina-Delfosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05253407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04336934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borg&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02005562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02005612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05253436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>