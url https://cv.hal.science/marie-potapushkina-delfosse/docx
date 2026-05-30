--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -81,633 +81,633 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éveil poétique aux langages et aux langues en TPS, une perspective énactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Azaoui, F. Torterat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La petite enfance au prisme du divers : plurilinguisme et multimodalité en crèche et à l'école maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, pp.101-120, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir une langue vivante à l'école maternelle grâce à la médiation rythmo-mimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Aden, Véra Delorme, Laura Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations dans l'enseignement des langues. Perspectives translangagières et transculturelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, 2023, 978-2-304-05413-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus en classe de langue étrangère à l'école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Voise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Privas-Breauté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du recueil de données à l'analyse des corpus en didactique des langues : éthique, procédure, outils, moyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses universitaires de Rennes, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire artistique, expérience esthétique et « translangageance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Borgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire entre les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.145-158, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.6457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mouvoir et s'émouvoir pour apprendre une langue vivante à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UCL Presses Universitaires. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotissage: les émotions pour apprendre les langues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 105-115, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danser, peindre, jouer les langues à l'école primaire: pour un apprentissage multimodal avec le corps et l'émotion comme outils cognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiser les pratiques éducatives avec les neurosciences. P. Toscani (Ed.). Lyon: Chronique Sociale, pp. 56-65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience esthétique comme terrain de création d’outils pédagogiques : vers une approche pictophénoménologique du vécu du chercheur-didacticien des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Est Créteil (Paris 12), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05253460v1</w:t>
-              </w:r>
-[...508 lines deleted...]
-                <w:t xml:space="preserve">hal-02005612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -794,51 +794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveiller le corps sensible pour entrer dans l'oralité des langues: une approche énactive de l'enseignement de l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1017,234 +1017,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthodologie d'évaluation holistique pour une approche d'enseignement de la langue anglaise par le théâtre à l'école primaire</w:t>
+                <w:t xml:space="preserve">Imagination et apprentissage: vivre une langue étrangère à travers la pratique des arts à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingea e nuova didattica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, N°2 avril 2016, pp.123-135</w:t>
+              <w:t xml:space="preserve">Pédagogie des langues étrangères (PLE) : Revue du Laboratoire Inter-universitaire de recherche en didactique Lansad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°9, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125112v1</w:t>
+                <w:t xml:space="preserve">hal-04125128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer en classe, sur scène, dans la cour de récréation, chez soi... pour débuter l'apprentissage d'anglais à l'école élémentaire</w:t>
+                <w:t xml:space="preserve">Vers une méthodologie d'évaluation holistique pour une approche d'enseignement de la langue anglaise par le théâtre à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, N°59 janvier 2016, pp.50-60</w:t>
+              <w:t xml:space="preserve">Lingea e nuova didattica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°2 avril 2016, pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125127v1</w:t>
+                <w:t xml:space="preserve">hal-04125112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagination et apprentissage: vivre une langue étrangère à travers la pratique des arts à l'école primaire</w:t>
+                <w:t xml:space="preserve">Jouer en classe, sur scène, dans la cour de récréation, chez soi... pour débuter l'apprentissage d'anglais à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potapushkina-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie des langues étrangères (PLE) : Revue du Laboratoire Inter-universitaire de recherche en didactique Lansad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, N°9, pp.7-23</w:t>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°59 janvier 2016, pp.50-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125128v1</w:t>
+                <w:t xml:space="preserve">hal-04125127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débuter l'apprentissage de l'anglais par le geste : de la démarche d'enseignement aux stratégies mnésiques des élèves</w:t>
               </w:r>
@@ -1571,51 +1571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05253460v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potapushkina-Delfosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05253407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04336934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borg&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02005562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02005612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05253436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05253407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potapushkina-Delfosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04336934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6457" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02005562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02005612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05253460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3375" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04125123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-05253436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>