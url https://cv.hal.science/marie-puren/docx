--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Puren </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse en histoire et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5452-3913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152638822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes occupés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-auj. : Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire LRE à EPITA Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-auj. : Enseignante-chercheuse en histoire et humanités numériques au sein du laboratoire</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à EPITA Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022. : Enseignante-chercheuse en histoire et humanités numériques au sein du laboratoire&amp;quot;Méthodes numériques pour les Sciences de l'Humain et de la Société&amp;quot; à Epitech Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-auj. : Chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean-Mabillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Chercheuse postdoctorale en histoire et humanités numériques, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LARHRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Ingénieure de recherche en humanités numériques, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMAnaCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Inria)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2016 : Thèse de doctorat en histoire, Ecole nationale des chartes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 : Master &amp;quot;Histoire et théorie du politique&amp;quot;, Institut d'Etudes Politiques de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Master &amp;quot;Technologies numériques appliquées à l'histoire&amp;quot;, Ecole nationale des chartes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités dans des sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2023 - auj. : Présidente d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 - auj. : Membre du comité de coordination d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021- 2022. : Membre du bureau d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (trésorière)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- mai 2022 : Membre du comité de coordination d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From parliamentary history to digital and computational history: a NLP-friendly TEI model for historical parliamentary proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (Supplement_1), pp.i75-i86. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqae071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Modeling of European Silk Heritage with the SILKNOW Data Model and Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEIrviews: An ODD for Qualitative Interviews in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access to Data about Silk Heritage: A Case Study in Digital Information Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sebastián Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Alba Pagán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Martínez Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Gaitán Salvatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabella León Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.14340. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151914340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l'analyse des tissus anciens Le projet SILKNOW et le cas du patrimoine soyeux européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, http://journals.openedition.org/revuehn/3179. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Grégory : la stylométrie permettra-t-elle enfin d’identifier le corbeau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande allemande par le livre. L’« aryanisation » des éditions Ferenczi (1941-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, N° 150 (2), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.150.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Silk to Digital Technologies: A Gateway to New Opportunities for Creative Industries, Traditional Crafts and Designers. The SILKNOW Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Alba Pagán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Gaitán Salvatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Dolores Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabella León Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Moya Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.8279. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12198279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soldat de la Grande Guerre dans l’oeuvre de Jean de La Hire. Entre fantasme et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Guerre du soldat populaire, 71/72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et opportunisme sous l’Occupation. L’exemple de l’écrivain et éditeur français Jean de La Hire (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le livre et l’imprimé engagés, 3 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007577ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Topic Generation Model to explore the French Parliamentary Debates during the early Third Republic (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti La Mela; Fredrik Norén; Eero Hyvönen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiPaDA 2022 Digital Parliamentary Data in Action 2022. Proceedings of the Digital Parliamentary Data in Action (DiPaDA 2022) Workshop co-located with 6th Digital Humanities in the Nordic and Baltic Countries Conference (DHNB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3133 (2), , pp.35-51, 2022, CEUR Workshop Proceedings, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/dhnbpub.11259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881–1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Language Resources Association (ELRA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Workshop ParlaCLARIN III within the 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.16-24, 2022, 979-10-95546-85-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre littérature et sociologie, l’historien face au défi biographique. Illustration par l’étude de l’écrivain Jean de la Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et SHS entre complicités thématiques et infidélités méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'identité virile dans la littérature jeunesse des années 20 et 30. L'exemple des romans d'aventure de Jean de La Hire (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun; Anne Tomiche; Monica Zapata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, Classiques Garnier, 2014, 978-2-8124-3210-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Livres Roses de la guerre (1915-1919) : la mise en scène de l'enfant-héros pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Milkovitch-Rioux; Catherine Songouslahvili; Claudine Hervouët; Pierre Vidal-Naquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque national de France/; Presses Universitaires Blaise Pascal, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création littéraire et incitations financières : l'exemple du romancier et éditeur Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Larizza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains et l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, 2012, 978-2-296-08838-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source dans un contexte historique long et bruité. Application aux débats parlementaires de la Troisième République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.138-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source dans un contexte historique long et bruité : les débats parlementaires de la Troisième République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riddle in a Haystack: LLM Detection of Intricate Wordplays in Colette and Willy's Novels for Authorship Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa; Universidade de Coimbra; Universidade de Aveiro, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Artificial Intelligence and Historical Research: Challenges, Potentials, and Limitations. Application of RAG to French Parliamentary Debates of the Third Republic (1881-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Conversation between AI and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques dans la francophonie : enjeux, actions et perspectives de développement pour l’association Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées DHNord 2024. Prospective et (nouvelles) perspectives en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Saïag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les débats parlementaires français de la Troisième République par leurs sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉDITORIAUX DE MIROIR DU CYCLISME : UNE PREMIÈRE APPROCHE STATISTIQUE. Analyse descriptive et factorielle, modélisation de sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the French Parliamentary Debates of the Third Republic with Topic Modelling and Word Embedding. Methodological Challenges and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MASHS (Modèles et Apprentissages en Sciences Humaines et Sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse des débats parlementaires à la Chambre des députés (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle. 2e Journée de l'atelier SoDUCo-BnF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIXe siècle : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIX e siècle : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des projets AGODA et Gallicorpora, Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParlaCLARIN III at LREC2022 - Workshop on Creating, Enriching and Using Parliamentary Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Océrisation des débats parlementaires français de la Troisième République : problèmes, défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OMNSH-Epitech : le numérique au service des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Le Kremlin-Bicêtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine à l'atelier: l'impact de Willy et ses secrétaires sur l'écriture de Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A processing chain for extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGODA : Analyse sémantique et Graphes relationnels pour l’Ouverture et l’étude des Débats à l'Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration du BnF DataLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et diffuser le patrimoine textile européen grâce aux technologies numériques. La réutilisation des données patrimoniales par le projet SILKNOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SILKNOW. Web sémantique et valorisation du patrimoine de la soie en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et Web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inTEIrviews: an ODD for qualitative interviews in history and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Member's Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing and editing digitized sources on work in the textile industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Généro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Le Fourner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérations et usages du temps des hommes et des femmes dans le textile en France de la fin du XVIIe au début du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Martini, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a data model for Textile Heritage in CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving Europe: Online International Conference on Silk heritage and Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du style: auteur vs genre aux XVIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire et les humanités numériques. Histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde Ecole de Printemps de l'IDHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université; Institut des Humanités Numériques (IDHN), Mar 2020, L'Isle-Adam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the understanding and preservation of European Silk Heritage Producing accessible and reusable Cultural Heritage data with the SILKNOW ontology in CIDOC-CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating new CIDOC CRM classes and properties to describe silk-related artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing accessible, interoperable and reusable Cultural Heritage data with the SILKNOW ontology to preserve the European Silk Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Exchange of Perspectives between Heritage Professionals and Researchers. Reuse cases presented by arts and humanities scholars : The SILKNOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariah Annual Event 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating gold data to understand the gender gap in the French textile trades (17th–20th century). Time-Us project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018: "Puentes/ Bridges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la TGIR Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit durch Zusammenschluss: Die DARIAH Data Re-Use Charter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHd 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Humanities im deutschsprachigen Raum (DHd) e. V., Feb 2017, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to cultural heritage data. A challenge for digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management, a chance for Open Science. Methods and tutorials to create a Data Management Plan ( DMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH's Humanities at Scale Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dariah; Humanities at Scale, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’épreuve de l’hétérogénéité : données de recherche et interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHnord 2016 - Humanités numériques: théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source Application aux débats parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the European Silk Heritage with the SILKNOW ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History 2021: Modelling Time, Places, Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the record&amp;quot; Transcribing and valorizing qualitative interviews with XML-TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge (MA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example - Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and preserving the European Silk Heritage: producing accessible, interoperable and reusable Cultural Heritage data with the SILKNOW ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darial Annual Event 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example. Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018 : "Bridges/Puentes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSK. Make your Arts and Humanities research go standard. TEI inside !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2018 - Annual TEI Conference and Members Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner méthode historique et RAG : transformer un assistant conversationnel en chaîne de preuve auditable et discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Efficiently Explore Noisy Historical Data? Leveraging Corpus Pre-Targeting to Enhance Graph-based RAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HistoriQA-ThirdRepublic: Multi-Hop Question Answering Corpus for Historical Research, Parliamentary Debates from the</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities in the TIME-US Project: Richness and Contribution of Interdisciplinary Methods for Labour History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parliamentary Seizure of Foreign Affairs and League-Centered Multilateral Repertoires in Interwar France (1929-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et séditions : le choc des logiques françaises et allemandes dans l'« aryanisation » des maisons d'édition juives (1940-1942).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we still need peer-review? Datajournals as a way of reconsidering our evaluation culture and our understanding of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer son plan de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenge of the Silk&amp;quot;. Préserver et valoriser des objets patrimoniaux grâce au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Fondamentaux des Humanités Numériques, Suisse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants en guerre : la propagande littéraire à destination de la jeunesse pendant la Première Guerre mondiale. L'exemple des &amp;quot;Livres Roses&amp;quot; de la Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création du Web au Web 2.0 ou Web collaboratif : histoire du Web et de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des données de la recherche et le plan de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Le Mans, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels libres, logiciels propriétaires. Histoire et évolution du logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques : introduction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture distante : introduction et exemples d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle et les humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès : diffuser ses travaux en &amp;quot;open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine. Du projet Gutenberg à Google Arts & Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to work together successfully with e-Humanities and e-Heritage Research Infrastructures (PARTHENOS Webinar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. PARTHENOS eHumanities and eHeritage Webinar Series, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01731455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on researchers requirements and practices towards Cultural Heritage institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de la hire : biographie intellectuelle et politique (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Paris, Ecole nationale des chartes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENCP0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Puren </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse en histoire et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5452-3913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152638822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes occupés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-auj. : Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire LRE à EPITA Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-auj. : Enseignante-chercheuse en histoire et humanités numériques au sein du laboratoire</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à EPITA Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022. : Enseignante-chercheuse en histoire et humanités numériques au sein du laboratoire&amp;quot;Méthodes numériques pour les Sciences de l'Humain et de la Société&amp;quot; à Epitech Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-auj. : Chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean-Mabillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Chercheuse postdoctorale en histoire et humanités numériques, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LARHRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Ingénieure de recherche en humanités numériques, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMAnaCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Inria)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2016 : Thèse de doctorat en histoire, Ecole nationale des chartes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 : Master &amp;quot;Histoire et théorie du politique&amp;quot;, Institut d'Etudes Politiques de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Master &amp;quot;Technologies numériques appliquées à l'histoire&amp;quot;, Ecole nationale des chartes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités dans des sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2023 - auj. : Présidente d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 - auj. : Membre du comité de coordination d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021- 2022. : Membre du bureau d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (trésorière)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- mai 2022 : Membre du comité de coordination d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From parliamentary history to digital and computational history: a NLP-friendly TEI model for historical parliamentary proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (Supplement_1), pp.i75-i86. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqae071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Modeling of European Silk Heritage with the SILKNOW Data Model and Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEIrviews: An ODD for Qualitative Interviews in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access to Data about Silk Heritage: A Case Study in Digital Information Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sebastián Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Alba Pagán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Martínez Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Gaitán Salvatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabella León Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.14340. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151914340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l'analyse des tissus anciens Le projet SILKNOW et le cas du patrimoine soyeux européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, http://journals.openedition.org/revuehn/3179. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Grégory : la stylométrie permettra-t-elle enfin d’identifier le corbeau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande allemande par le livre. L’« aryanisation » des éditions Ferenczi (1941-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, N° 150 (2), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.150.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Silk to Digital Technologies: A Gateway to New Opportunities for Creative Industries, Traditional Crafts and Designers. The SILKNOW Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Alba Pagán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Gaitán Salvatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Dolores Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabella León Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Moya Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.8279. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12198279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soldat de la Grande Guerre dans l’oeuvre de Jean de La Hire. Entre fantasme et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Guerre du soldat populaire, 71/72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et opportunisme sous l’Occupation. L’exemple de l’écrivain et éditeur français Jean de La Hire (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le livre et l’imprimé engagés, 3 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007577ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities in the TIME-US Project: Richness and Contribution of Interdisciplinary Methods for Labour History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Martini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Textiles. Remuneration, Labour Relations, and Gender in Europe during Industrialization (Eighteenth to Early Twentieth Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brepols, pp.19-34, 2026, Women of the Past, 978-2-503-61987-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881–1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Language Resources Association (ELRA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Workshop ParlaCLARIN III within the 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.16-24, 2022, 979-10-95546-85-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Topic Generation Model to explore the French Parliamentary Debates during the early Third Republic (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti La Mela; Fredrik Norén; Eero Hyvönen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiPaDA 2022 Digital Parliamentary Data in Action 2022. Proceedings of the Digital Parliamentary Data in Action (DiPaDA 2022) Workshop co-located with 6th Digital Humanities in the Nordic and Baltic Countries Conference (DHNB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3133 (2), , pp.35-51, 2022, CEUR Workshop Proceedings, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/dhnbpub.11259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre littérature et sociologie, l’historien face au défi biographique. Illustration par l’étude de l’écrivain Jean de la Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et SHS entre complicités thématiques et infidélités méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'identité virile dans la littérature jeunesse des années 20 et 30. L'exemple des romans d'aventure de Jean de La Hire (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun; Anne Tomiche; Monica Zapata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, Classiques Garnier, 2014, 978-2-8124-3210-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Livres Roses de la guerre (1915-1919) : la mise en scène de l'enfant-héros pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Milkovitch-Rioux; Catherine Songouslahvili; Claudine Hervouët; Pierre Vidal-Naquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque national de France/; Presses Universitaires Blaise Pascal, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création littéraire et incitations financières : l'exemple du romancier et éditeur Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Larizza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains et l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, 2012, 978-2-296-08838-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source dans un contexte historique long et bruité. Application aux débats parlementaires de la Troisième République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.138-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source dans un contexte historique long et bruité : les débats parlementaires de la Troisième République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riddle in a Haystack: LLM Detection of Intricate Wordplays in Colette and Willy's Novels for Authorship Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa; Universidade de Coimbra; Universidade de Aveiro, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Artificial Intelligence and Historical Research: Challenges, Potentials, and Limitations. Application of RAG to French Parliamentary Debates of the Third Republic (1881-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Conversation between AI and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques dans la francophonie : enjeux, actions et perspectives de développement pour l’association Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées DHNord 2024. Prospective et (nouvelles) perspectives en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Saïag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les débats parlementaires français de la Troisième République par leurs sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉDITORIAUX DE MIROIR DU CYCLISME : UNE PREMIÈRE APPROCHE STATISTIQUE. Analyse descriptive et factorielle, modélisation de sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A processing chain for extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the French Parliamentary Debates of the Third Republic with Topic Modelling and Word Embedding. Methodological Challenges and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MASHS (Modèles et Apprentissages en Sciences Humaines et Sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIX e siècle : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des projets AGODA et Gallicorpora, Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse des débats parlementaires à la Chambre des députés (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle. 2e Journée de l'atelier SoDUCo-BnF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIXe siècle : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParlaCLARIN III at LREC2022 - Workshop on Creating, Enriching and Using Parliamentary Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Océrisation des débats parlementaires français de la Troisième République : problèmes, défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OMNSH-Epitech : le numérique au service des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Le Kremlin-Bicêtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine à l'atelier: l'impact de Willy et ses secrétaires sur l'écriture de Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inTEIrviews: an ODD for qualitative interviews in history and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Member's Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing and editing digitized sources on work in the textile industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Généro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Le Fourner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérations et usages du temps des hommes et des femmes dans le textile en France de la fin du XVIIe au début du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Martini, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGODA : Analyse sémantique et Graphes relationnels pour l’Ouverture et l’étude des Débats à l'Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration du BnF DataLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et diffuser le patrimoine textile européen grâce aux technologies numériques. La réutilisation des données patrimoniales par le projet SILKNOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SILKNOW. Web sémantique et valorisation du patrimoine de la soie en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et Web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire et les humanités numériques. Histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde Ecole de Printemps de l'IDHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université; Institut des Humanités Numériques (IDHN), Mar 2020, L'Isle-Adam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du style: auteur vs genre aux XVIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a data model for Textile Heritage in CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving Europe: Online International Conference on Silk heritage and Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the understanding and preservation of European Silk Heritage Producing accessible and reusable Cultural Heritage data with the SILKNOW ontology in CIDOC-CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing accessible, interoperable and reusable Cultural Heritage data with the SILKNOW ontology to preserve the European Silk Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating new CIDOC CRM classes and properties to describe silk-related artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Exchange of Perspectives between Heritage Professionals and Researchers. Reuse cases presented by arts and humanities scholars : The SILKNOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariah Annual Event 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating gold data to understand the gender gap in the French textile trades (17th–20th century). Time-Us project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018: "Puentes/ Bridges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la TGIR Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit durch Zusammenschluss: Die DARIAH Data Re-Use Charter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHd 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Humanities im deutschsprachigen Raum (DHd) e. V., Feb 2017, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to cultural heritage data. A challenge for digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management, a chance for Open Science. Methods and tutorials to create a Data Management Plan ( DMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH's Humanities at Scale Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dariah; Humanities at Scale, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’épreuve de l’hétérogénéité : données de recherche et interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHnord 2016 - Humanités numériques: théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source Application aux débats parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the European Silk Heritage with the SILKNOW ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History 2021: Modelling Time, Places, Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the record&amp;quot; Transcribing and valorizing qualitative interviews with XML-TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge (MA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example - Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and preserving the European Silk Heritage: producing accessible, interoperable and reusable Cultural Heritage data with the SILKNOW ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darial Annual Event 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example. Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018 : "Bridges/Puentes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSK. Make your Arts and Humanities research go standard. TEI inside !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2018 - Annual TEI Conference and Members Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner méthode historique et RAG : transformer un assistant conversationnel en chaîne de preuve auditable et discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parliamentary Seizure of Foreign Affairs and League-Centered Multilateral Repertoires in Interwar France (1929-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et séditions : le choc des logiques françaises et allemandes dans l'« aryanisation » des maisons d'édition juives (1940-1942).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we still need peer-review? Datajournals as a way of reconsidering our evaluation culture and our understanding of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer son plan de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenge of the Silk&amp;quot;. Préserver et valoriser des objets patrimoniaux grâce au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Fondamentaux des Humanités Numériques, Suisse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants en guerre : la propagande littéraire à destination de la jeunesse pendant la Première Guerre mondiale. L'exemple des &amp;quot;Livres Roses&amp;quot; de la Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques : introduction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création du Web au Web 2.0 ou Web collaboratif : histoire du Web et de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des données de la recherche et le plan de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Le Mans, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels libres, logiciels propriétaires. Histoire et évolution du logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture distante : introduction et exemples d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle et les humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès : diffuser ses travaux en &amp;quot;open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine. Du projet Gutenberg à Google Arts & Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to work together successfully with e-Humanities and e-Heritage Research Infrastructures (PARTHENOS Webinar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. PARTHENOS eHumanities and eHeritage Webinar Series, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01731455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on researchers requirements and practices towards Cultural Heritage institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de la hire : biographie intellectuelle et politique (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Paris, Ecole nationale des chartes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENCP0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Efficiently Explore Noisy Historical Data? Leveraging Corpus Pre-Targeting to Enhance Graph-based RAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Rabat (Maroc), France. pp.241-250, 2026, Proceedings of the 10th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HistoriQA-ThirdRepublic: Multi-Hop Question Answering Corpus for Historical Research, Parliamentary Debates from the French Third Republic (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026: Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de Mallorca, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05A1F3EE"/>
+    <w:nsid w:val="3A96FB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="133054BD"/>
+    <w:nsid w:val="AF9F8F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="845D405D"/>
+    <w:nsid w:val="DFA4F687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C3A3F186"/>
+    <w:nsid w:val="5CAF0C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-puren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5452-3913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152638822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lre.epita.fr/humanities/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lre.epita.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/marie-puren-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://almanach.inria.fr/index-en.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanisti.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqae071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457866v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.5007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sebasti&#225;n Lozano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Alba Pag&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Mart&#237;nez Roig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gait&#225;n Salvatella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Le&#243;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151914340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Gait&#225;n Salvatella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Pitarch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Moya Toledo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12198279" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007577ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526254v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/dhnbpub.11259" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Sa&#239;ag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128262v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623351v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien G&#233;n&#233;ro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Seillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadjou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Busch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151788v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biabiany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Illmayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443486v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01902702v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460105v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742097v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419833v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152722v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152774v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01731455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937796v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENCP0001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-puren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5452-3913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152638822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lre.epita.fr/humanities/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lre.epita.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/marie-puren-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://almanach.inria.fr/index-en.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanisti.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqae071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457866v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.5007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sebasti&#225;n Lozano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Alba Pag&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Mart&#237;nez Roig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gait&#225;n Salvatella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Le&#243;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151914340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Gait&#225;n Salvatella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Pitarch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Moya Toledo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12198279" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007577ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742097v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526254v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/dhnbpub.11259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Sa&#239;ag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128262v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623351v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien G&#233;n&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Seillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadjou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Busch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416978v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biabiany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Illmayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01902702v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460105v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01731455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENCP0001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>