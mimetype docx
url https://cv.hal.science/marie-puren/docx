--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Puren </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse en histoire et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5452-3913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152638822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes occupés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-auj. : Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire LRE à EPITA Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-auj. : Enseignante-chercheuse en histoire et humanités numériques au sein du laboratoire</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à EPITA Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022. : Enseignante-chercheuse en histoire et humanités numériques au sein du laboratoire&amp;quot;Méthodes numériques pour les Sciences de l'Humain et de la Société&amp;quot; à Epitech Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-auj. : Chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean-Mabillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Chercheuse postdoctorale en histoire et humanités numériques, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LARHRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Ingénieure de recherche en humanités numériques, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMAnaCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Inria)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2016 : Thèse de doctorat en histoire, Ecole nationale des chartes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 : Master &amp;quot;Histoire et théorie du politique&amp;quot;, Institut d'Etudes Politiques de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Master &amp;quot;Technologies numériques appliquées à l'histoire&amp;quot;, Ecole nationale des chartes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités dans des sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2023 - auj. : Présidente d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 - auj. : Membre du comité de coordination d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021- 2022. : Membre du bureau d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (trésorière)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- mai 2022 : Membre du comité de coordination d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From parliamentary history to digital and computational history: a NLP-friendly TEI model for historical parliamentary proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (Supplement_1), pp.i75-i86. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqae071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Modeling of European Silk Heritage with the SILKNOW Data Model and Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEIrviews: An ODD for Qualitative Interviews in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access to Data about Silk Heritage: A Case Study in Digital Information Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sebastián Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Alba Pagán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Martínez Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Gaitán Salvatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabella León Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.14340. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151914340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l'analyse des tissus anciens Le projet SILKNOW et le cas du patrimoine soyeux européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, http://journals.openedition.org/revuehn/3179. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Grégory : la stylométrie permettra-t-elle enfin d’identifier le corbeau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande allemande par le livre. L’« aryanisation » des éditions Ferenczi (1941-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, N° 150 (2), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.150.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Silk to Digital Technologies: A Gateway to New Opportunities for Creative Industries, Traditional Crafts and Designers. The SILKNOW Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Alba Pagán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Gaitán Salvatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Dolores Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabella León Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Moya Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.8279. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12198279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soldat de la Grande Guerre dans l’oeuvre de Jean de La Hire. Entre fantasme et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Guerre du soldat populaire, 71/72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et opportunisme sous l’Occupation. L’exemple de l’écrivain et éditeur français Jean de La Hire (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le livre et l’imprimé engagés, 3 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007577ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities in the TIME-US Project: Richness and Contribution of Interdisciplinary Methods for Labour History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Martini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Textiles. Remuneration, Labour Relations, and Gender in Europe during Industrialization (Eighteenth to Early Twentieth Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brepols, pp.19-34, 2026, Women of the Past, 978-2-503-61987-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881–1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Language Resources Association (ELRA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Workshop ParlaCLARIN III within the 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.16-24, 2022, 979-10-95546-85-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Topic Generation Model to explore the French Parliamentary Debates during the early Third Republic (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti La Mela; Fredrik Norén; Eero Hyvönen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiPaDA 2022 Digital Parliamentary Data in Action 2022. Proceedings of the Digital Parliamentary Data in Action (DiPaDA 2022) Workshop co-located with 6th Digital Humanities in the Nordic and Baltic Countries Conference (DHNB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3133 (2), , pp.35-51, 2022, CEUR Workshop Proceedings, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/dhnbpub.11259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre littérature et sociologie, l’historien face au défi biographique. Illustration par l’étude de l’écrivain Jean de la Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et SHS entre complicités thématiques et infidélités méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'identité virile dans la littérature jeunesse des années 20 et 30. L'exemple des romans d'aventure de Jean de La Hire (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun; Anne Tomiche; Monica Zapata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, Classiques Garnier, 2014, 978-2-8124-3210-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Livres Roses de la guerre (1915-1919) : la mise en scène de l'enfant-héros pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Milkovitch-Rioux; Catherine Songouslahvili; Claudine Hervouët; Pierre Vidal-Naquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque national de France/; Presses Universitaires Blaise Pascal, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création littéraire et incitations financières : l'exemple du romancier et éditeur Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Larizza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains et l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, 2012, 978-2-296-08838-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source dans un contexte historique long et bruité. Application aux débats parlementaires de la Troisième République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.138-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source dans un contexte historique long et bruité : les débats parlementaires de la Troisième République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riddle in a Haystack: LLM Detection of Intricate Wordplays in Colette and Willy's Novels for Authorship Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa; Universidade de Coimbra; Universidade de Aveiro, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Artificial Intelligence and Historical Research: Challenges, Potentials, and Limitations. Application of RAG to French Parliamentary Debates of the Third Republic (1881-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Conversation between AI and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques dans la francophonie : enjeux, actions et perspectives de développement pour l’association Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées DHNord 2024. Prospective et (nouvelles) perspectives en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Saïag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les débats parlementaires français de la Troisième République par leurs sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉDITORIAUX DE MIROIR DU CYCLISME : UNE PREMIÈRE APPROCHE STATISTIQUE. Analyse descriptive et factorielle, modélisation de sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A processing chain for extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the French Parliamentary Debates of the Third Republic with Topic Modelling and Word Embedding. Methodological Challenges and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MASHS (Modèles et Apprentissages en Sciences Humaines et Sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIX e siècle : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des projets AGODA et Gallicorpora, Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse des débats parlementaires à la Chambre des députés (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle. 2e Journée de l'atelier SoDUCo-BnF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIXe siècle : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParlaCLARIN III at LREC2022 - Workshop on Creating, Enriching and Using Parliamentary Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Océrisation des débats parlementaires français de la Troisième République : problèmes, défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OMNSH-Epitech : le numérique au service des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Le Kremlin-Bicêtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine à l'atelier: l'impact de Willy et ses secrétaires sur l'écriture de Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inTEIrviews: an ODD for qualitative interviews in history and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Member's Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing and editing digitized sources on work in the textile industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Généro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Le Fourner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérations et usages du temps des hommes et des femmes dans le textile en France de la fin du XVIIe au début du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Martini, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGODA : Analyse sémantique et Graphes relationnels pour l’Ouverture et l’étude des Débats à l'Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration du BnF DataLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et diffuser le patrimoine textile européen grâce aux technologies numériques. La réutilisation des données patrimoniales par le projet SILKNOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SILKNOW. Web sémantique et valorisation du patrimoine de la soie en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et Web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire et les humanités numériques. Histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde Ecole de Printemps de l'IDHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université; Institut des Humanités Numériques (IDHN), Mar 2020, L'Isle-Adam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du style: auteur vs genre aux XVIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a data model for Textile Heritage in CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving Europe: Online International Conference on Silk heritage and Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the understanding and preservation of European Silk Heritage Producing accessible and reusable Cultural Heritage data with the SILKNOW ontology in CIDOC-CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing accessible, interoperable and reusable Cultural Heritage data with the SILKNOW ontology to preserve the European Silk Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating new CIDOC CRM classes and properties to describe silk-related artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Exchange of Perspectives between Heritage Professionals and Researchers. Reuse cases presented by arts and humanities scholars : The SILKNOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariah Annual Event 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating gold data to understand the gender gap in the French textile trades (17th–20th century). Time-Us project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018: "Puentes/ Bridges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la TGIR Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit durch Zusammenschluss: Die DARIAH Data Re-Use Charter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHd 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Humanities im deutschsprachigen Raum (DHd) e. V., Feb 2017, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to cultural heritage data. A challenge for digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management, a chance for Open Science. Methods and tutorials to create a Data Management Plan ( DMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH's Humanities at Scale Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dariah; Humanities at Scale, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’épreuve de l’hétérogénéité : données de recherche et interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHnord 2016 - Humanités numériques: théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source Application aux débats parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the European Silk Heritage with the SILKNOW ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History 2021: Modelling Time, Places, Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the record&amp;quot; Transcribing and valorizing qualitative interviews with XML-TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge (MA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example - Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and preserving the European Silk Heritage: producing accessible, interoperable and reusable Cultural Heritage data with the SILKNOW ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darial Annual Event 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example. Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018 : "Bridges/Puentes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSK. Make your Arts and Humanities research go standard. TEI inside !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2018 - Annual TEI Conference and Members Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner méthode historique et RAG : transformer un assistant conversationnel en chaîne de preuve auditable et discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parliamentary Seizure of Foreign Affairs and League-Centered Multilateral Repertoires in Interwar France (1929-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et séditions : le choc des logiques françaises et allemandes dans l'« aryanisation » des maisons d'édition juives (1940-1942).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we still need peer-review? Datajournals as a way of reconsidering our evaluation culture and our understanding of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer son plan de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenge of the Silk&amp;quot;. Préserver et valoriser des objets patrimoniaux grâce au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Fondamentaux des Humanités Numériques, Suisse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants en guerre : la propagande littéraire à destination de la jeunesse pendant la Première Guerre mondiale. L'exemple des &amp;quot;Livres Roses&amp;quot; de la Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques : introduction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création du Web au Web 2.0 ou Web collaboratif : histoire du Web et de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des données de la recherche et le plan de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Le Mans, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels libres, logiciels propriétaires. Histoire et évolution du logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture distante : introduction et exemples d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle et les humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès : diffuser ses travaux en &amp;quot;open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine. Du projet Gutenberg à Google Arts & Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to work together successfully with e-Humanities and e-Heritage Research Infrastructures (PARTHENOS Webinar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. PARTHENOS eHumanities and eHeritage Webinar Series, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01731455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on researchers requirements and practices towards Cultural Heritage institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de la hire : biographie intellectuelle et politique (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Paris, Ecole nationale des chartes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENCP0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Efficiently Explore Noisy Historical Data? Leveraging Corpus Pre-Targeting to Enhance Graph-based RAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Rabat (Maroc), France. pp.241-250, 2026, Proceedings of the 10th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HistoriQA-ThirdRepublic: Multi-Hop Question Answering Corpus for Historical Research, Parliamentary Debates from the French Third Republic (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026: Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de Mallorca, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Puren </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse en histoire et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5452-3913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152638822</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes occupés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-auj. : Responsable de l'équipe </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques en Sciences Humaines et Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du laboratoire LRE à EPITA Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-auj. : Enseignante-chercheuse en histoire et humanités numériques au sein du laboratoire</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LRE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à EPITA Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022. : Enseignante-chercheuse en histoire et humanités numériques au sein du laboratoire&amp;quot;Méthodes numériques pour les Sciences de l'Humain et de la Société&amp;quot; à Epitech Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-auj. : Chercheuse associée au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean-Mabillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Chercheuse postdoctorale en histoire et humanités numériques, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LARHRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 : Ingénieure de recherche en humanités numériques, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMAnaCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Inria)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2016 : Thèse de doctorat en histoire, Ecole nationale des chartes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 : Master &amp;quot;Histoire et théorie du politique&amp;quot;, Institut d'Etudes Politiques de Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Master &amp;quot;Technologies numériques appliquées à l'histoire&amp;quot;, Ecole nationale des chartes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités dans des sociétés savantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juillet 2023 - auj. : Présidente d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Juin 2023 - auj. : Membre du comité de coordination d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021- 2022. : Membre du bureau d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (trésorière)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- mai 2022 : Membre du comité de coordination d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From parliamentary history to digital and computational history: a NLP-friendly TEI model for historical parliamentary proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (Supplement_1), pp.i75-i86. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqae071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Modeling of European Silk Heritage with the SILKNOW Data Model and Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457866v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEIrviews: An ODD for Qualitative Interviews in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access to Data about Silk Heritage: A Case Study in Digital Information Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sebastián Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Alba Pagán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Martínez Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Gaitán Salvatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabella León Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.14340. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151914340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie de domaine pour l'analyse des tissus anciens Le projet SILKNOW et le cas du patrimoine soyeux européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, http://journals.openedition.org/revuehn/3179. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Grégory : la stylométrie permettra-t-elle enfin d’identifier le corbeau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagande allemande par le livre. L’« aryanisation » des éditions Ferenczi (1941-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, N° 150 (2), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.150.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Silk to Digital Technologies: A Gateway to New Opportunities for Creative Industries, Traditional Crafts and Designers. The SILKNOW Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Alba Pagán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Gaitán Salvatella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Dolores Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabella León Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Moya Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (19), pp.8279. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12198279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soldat de la Grande Guerre dans l’oeuvre de Jean de La Hire. Entre fantasme et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Guerre du soldat populaire, 71/72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et opportunisme sous l’Occupation. L’exemple de l’écrivain et éditeur français Jean de La Hire (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le livre et l’imprimé engagés, 3 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007577ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities in the TIME-US Project: Richness and Contribution of Interdisciplinary Methods for Labour History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Martini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in Textiles. Remuneration, Labour Relations, and Gender in Europe during Industrialization (Eighteenth to Early Twentieth Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Brepols, pp.19-34, 2026, Women of the Past, 978-2-503-61987-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Topic Generation Model to explore the French Parliamentary Debates during the early Third Republic (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti La Mela; Fredrik Norén; Eero Hyvönen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiPaDA 2022 Digital Parliamentary Data in Action 2022. Proceedings of the Digital Parliamentary Data in Action (DiPaDA 2022) Workshop co-located with 6th Digital Humanities in the Nordic and Baltic Countries Conference (DHNB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3133 (2), , pp.35-51, 2022, CEUR Workshop Proceedings, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5617/dhnbpub.11259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881–1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Language Resources Association (ELRA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The Workshop ParlaCLARIN III within the 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.16-24, 2022, 979-10-95546-85-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre littérature et sociologie, l’historien face au défi biographique. Illustration par l’étude de l’écrivain Jean de la Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et SHS entre complicités thématiques et infidélités méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-214, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'identité virile dans la littérature jeunesse des années 20 et 30. L'exemple des romans d'aventure de Jean de La Hire (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Banoun; Anne Tomiche; Monica Zapata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions du masculin dans les littératures occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 97, Classiques Garnier, 2014, 978-2-8124-3210-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Livres Roses de la guerre (1915-1919) : la mise en scène de l'enfant-héros pendant la Première Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Milkovitch-Rioux; Catherine Songouslahvili; Claudine Hervouët; Pierre Vidal-Naquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque national de France/; Presses Universitaires Blaise Pascal, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création littéraire et incitations financières : l'exemple du romancier et éditeur Jean de La Hire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Larizza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrivains et l'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, 2012, 978-2-296-08838-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Efficiently Explore Noisy Historical Data? Leveraging Corpus Pre-Targeting to Enhance Graph-based RAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Rabat (Maroc), France. pp.241-250, 2026, Proceedings of the 10th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des communications du 7e colloque Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paris, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HistoriQA-ThirdRepublic: Multi-Hop Question Answering Corpus for Historical Research, Parliamentary Debates from the French Third Republic (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2026: Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de Mallorca, Spain. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezanno : des sources sérielles aux données structurées pour les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source dans un contexte historique long et bruité. Application aux débats parlementaires de la Troisième République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.138-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprendre le contrôle des processus de traitement de données de recherche en histoire quantitative : présentation de l'écosystème Mezzano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source dans un contexte historique long et bruité : les débats parlementaires de la Troisième République française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riddle in a Haystack: LLM Detection of Intricate Wordplays in Colette and Willy's Novels for Authorship Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa; Universidade de Coimbra; Universidade de Aveiro, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Artificial Intelligence and Historical Research: Challenges, Potentials, and Limitations. Application of RAG to French Parliamentary Debates of the Third Republic (1881-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Conversation between AI and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques dans la francophonie : enjeux, actions et perspectives de développement pour l’association Humanistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées DHNord 2024. Prospective et (nouvelles) perspectives en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Saïag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les débats parlementaires français de la Troisième République par leurs sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ÉDITORIAUX DE MIROIR DU CYCLISME : UNE PREMIÈRE APPROCHE STATISTIQUE. Analyse descriptive et factorielle, modélisation de sujets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Benelux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the French Parliamentary Debates of the Third Republic with Topic Modelling and Word Embedding. Methodological Challenges and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MASHS (Modèles et Apprentissages en Sciences Humaines et Sociales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIXe siècle : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Annoter et publier les débats parlementaires français de la fin du XIX e siècle : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des projets AGODA et Gallicorpora, Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse des débats parlementaires à la Chambre des députés (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle. 2e Journée de l'atelier SoDUCo-BnF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between History and Natural Language Processing: Study, Enrichment and Online Publication of French Parliamentary Debates of the Early Third Republic (1881-1899)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParlaCLARIN III at LREC2022 - Workshop on Creating, Enriching and Using Parliamentary Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AGODA. Océrisation des débats parlementaires français de la Troisième République : problèmes, défis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OMNSH-Epitech : le numérique au service des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Le Kremlin-Bicêtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine à l'atelier: l'impact de Willy et ses secrétaires sur l'écriture de Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A processing chain for extracting and providing online access to annotated and semantically enriched historical data. The AGODA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver et diffuser le patrimoine textile européen grâce aux technologies numériques. La réutilisation des données patrimoniales par le projet SILKNOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGODA : Analyse sémantique et Graphes relationnels pour l’Ouverture et l’étude des Débats à l'Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration du BnF DataLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet SILKNOW. Web sémantique et valorisation du patrimoine de la soie en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Numériques et Web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing and editing digitized sources on work in the textile industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Généro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Le Fourner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérations et usages du temps des hommes et des femmes dans le textile en France de la fin du XVIIe au début du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuela Martini, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inTEIrviews: an ODD for qualitative interviews in history and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Member's Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanistica: la francophonie des Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques, médiation, formation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du style: auteur vs genre aux XVIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanistica, May 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a data model for Textile Heritage in CIDOC CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving Europe: Online International Conference on Silk heritage and Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire et les humanités numériques. Histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde Ecole de Printemps de l'IDHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université; Institut des Humanités Numériques (IDHN), Mar 2020, L'Isle-Adam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the understanding and preservation of European Silk Heritage Producing accessible and reusable Cultural Heritage data with the SILKNOW ontology in CIDOC-CRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing accessible, interoperable and reusable Cultural Heritage data with the SILKNOW ontology to preserve the European Silk Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating new CIDOC CRM classes and properties to describe silk-related artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Exchange of Perspectives between Heritage Professionals and Researchers. Reuse cases presented by arts and humanities scholars : The SILKNOW project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariah Annual Event 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating gold data to understand the gender gap in the French textile trades (17th–20th century). Time-Us project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018: "Puentes/ Bridges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la TGIR Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit durch Zusammenschluss: Die DARIAH Data Re-Use Charter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHd 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Humanities im deutschsprachigen Raum (DHd) e. V., Feb 2017, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to cultural heritage data. A challenge for digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management, a chance for Open Science. Methods and tutorials to create a Data Management Plan ( DMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH's Humanities at Scale Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dariah; Humanities at Scale, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’épreuve de l’hétérogénéité : données de recherche et interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHnord 2016 - Humanités numériques: théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique du retour à la source Application aux débats parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the European Silk Heritage with the SILKNOW ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for History 2021: Modelling Time, Places, Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the record&amp;quot; Transcribing and valorizing qualitative interviews with XML-TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge (MA), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example - Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and preserving the European Silk Heritage: producing accessible, interoperable and reusable Cultural Heritage data with the SILKNOW ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darial Annual Event 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example. Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018 : "Bridges/Puentes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSK. Make your Arts and Humanities research go standard. TEI inside !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2018 - Annual TEI Conference and Members Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner méthode historique et RAG : transformer un assistant conversationnel en chaîne de preuve auditable et discutable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parliamentary Seizure of Foreign Affairs and League-Centered Multilateral Repertoires in Interwar France (1929-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donghan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et séditions : le choc des logiques françaises et allemandes dans l'« aryanisation » des maisons d'édition juives (1940-1942).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we still need peer-review? Datajournals as a way of reconsidering our evaluation culture and our understanding of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer son plan de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Lille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenge of the Silk&amp;quot;. Préserver et valoriser des objets patrimoniaux grâce au Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Fondamentaux des Humanités Numériques, Suisse. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants en guerre : la propagande littéraire à destination de la jeunesse pendant la Première Guerre mondiale. L'exemple des &amp;quot;Livres Roses&amp;quot; de la Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des données de la recherche et le plan de gestion des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Le Mans, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciels libres, logiciels propriétaires. Histoire et évolution du logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques : introduction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création du Web au Web 2.0 ou Web collaboratif : histoire du Web et de ses usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture distante : introduction et exemples d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle et les humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès : diffuser ses travaux en &amp;quot;open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du patrimoine. Du projet Gutenberg à Google Arts & Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Outils et humanités numériques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to work together successfully with e-Humanities and e-Heritage Research Infrastructures (PARTHENOS Webinar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. PARTHENOS eHumanities and eHeritage Webinar Series, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01731455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on researchers requirements and practices towards Cultural Heritage institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de la hire : biographie intellectuelle et politique (1878-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Paris, Ecole nationale des chartes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016ENCP0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A96FB44"/>
+    <w:nsid w:val="3F5F69E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AF9F8F3E"/>
+    <w:nsid w:val="4CFD754E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DFA4F687"/>
+    <w:nsid w:val="86117120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CAF0C15"/>
+    <w:nsid w:val="82BBCBD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-puren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5452-3913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152638822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lre.epita.fr/humanities/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lre.epita.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/marie-puren-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://almanach.inria.fr/index-en.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanisti.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqae071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457866v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.5007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sebasti&#225;n Lozano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Alba Pag&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Mart&#237;nez Roig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gait&#225;n Salvatella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Le&#243;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151914340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Gait&#225;n Salvatella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Pitarch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Moya Toledo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12198279" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007577ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742097v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526254v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/dhnbpub.11259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193494v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Sa&#239;ag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128262v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623351v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien G&#233;n&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Seillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadjou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Busch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416978v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biabiany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Illmayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01902702v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460105v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01731455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENCP0001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-puren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5452-3913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152638822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lre.epita.fr/humanities/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lre.epita.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/marie-puren-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://larhra.ish-lyon.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://almanach.inria.fr/index-en.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.humanisti.ca/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqae071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457866v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.5007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sebasti&#225;n Lozano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Alba Pag&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Mart&#237;nez Roig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gait&#225;n Salvatella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arabella Le&#243;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151914340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062696v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.150.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Gait&#225;n Salvatella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Pitarch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Moya Toledo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12198279" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007577ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742097v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526254v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/dhnbpub.11259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Crespi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grandjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Sa&#239;ag" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128262v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623351v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien G&#233;n&#233;ro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Seillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Busch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582176v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193505v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biabiany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Illmayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443486v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01902702v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460105v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185762v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152742v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01731455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENCP0001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>