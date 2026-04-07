--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -72,2446 +72,2069 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
-[...375 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandat social et contrat de travail dans un groupe de sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°359, p.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dirigeant de fait dans le droit des entreprises en difficulté : une convergence normative avec le régime du dirigeant de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans de représentation dans la SAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 780, pp.étude n°4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence et difficultés des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du capital dans la SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation du pouvoir de licencier dans les sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, étude n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indépendance professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°735, p.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de représentation du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 120 ans du contrat associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°42, p.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté conventionnelle de déroger aux statuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°1344, p.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’associé en difficulté : un état en clair-obscur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°318, p.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">:Articulation de la responsabilité civile du dirigeant d’une entreprise en difficulté et de la responsabilité civile et de la responsabilité civile de droit commun : un encouragement aux relations économiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°658, p.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société en participation et les procédures collectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°176, p.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clair-obscur de l’opposabilité des statuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°172, p.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incapacités de l’associé unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°180, p.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de membre d’une coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 152, p.24</w:t>
+              <w:t xml:space="preserve">, 2018, 83, p. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes sur l’existence d’un intérêt coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obscure clarté de la reprise en SCOP d’une entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, p.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action sociale exercée contre les dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, p. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information des associés d'une entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83, p. 5</w:t>
+              <w:t xml:space="preserve">, 2018, 152, p.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutuelle et procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2</w:t>
+              <w:t xml:space="preserve">, 2006, 01, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre confusion et résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166, p.11</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.3003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défaut d'entretien du bailleur, cause d'un incendie, exonératoire de responsabilité du locataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 01, pp.25</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.2580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la liquidation judiciaire, la cession d'actifs n'est pas toujours une vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cession de bail et respect des formalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 03, pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02221775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution en nature ou restitution en valeur : propos sur une équivalence fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 43, pp.3003</w:t>
+              <w:t xml:space="preserve">, 2002, 41, pp.3108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'absence d'assurance en garantie décennale de l'entrepreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37, pp.2580</w:t>
+              <w:t xml:space="preserve">, 2000, 37, pp.783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques liés à l'information et la formation des conducteurs des véhicules à délégation de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02208880v1</w:t>
+                <w:t xml:space="preserve">Teresi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la liquidation judiciaire, la cession d'actifs n'est pas toujours une vente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le « clair-obscur » de la vente de gré à gré d'un fonds de commerce dans le cadre d'une liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 04, pp.302</w:t>
+              <w:t xml:space="preserve">, 2000, 03, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...287 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02205566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2521,108 +2144,485 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les convergences entre l’économie sociale et solidaire et l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance légale de l’ESS, ou en est-on dix ans après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat social en quête de légitimité: L'exemple de la société commerciale de l'ess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vitalite de l'économie sociale et solidaire: Regards interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études en droit économique-Faculté de droit Université de Laval, Mar 2025, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque de l’ARJESS (Association de recherche juridique sur l’ESS), intervention sur le thème « Les convergences de l’ESS et de l’économie circulaire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance légale de l'ESS: où en est-on dix ans après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les convergences de l'économie circulaire et de l'ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance légale de l'ESS: où en est-on dix ans après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche RSE en renfort du dispositif d’amorçage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée interdisciplinaire « La coopérative, idéal type de l’économie sociale et solidaire et de l’entreprise éthique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kristina Rasolonoromalaza, 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05524445v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention sur la démarche RSE en renfort du dispositif d’amorçage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée interdisciplinaire « La coopérative, idéal type de l’économie sociale et solidaire et de l’entreprise éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sous la direction de Kristine Rasolonoromalaza, Université de Franche comté, Nov 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2951,151 +2951,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mandat social bénévole et responsabilité pour insuffisance d’actif, note sous Cass.com., 9 Déc.2020, n°18-24730</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, p.15-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Précisions utiles sur l’antériorité de la faute de gestion dans l’action en responsabilité pour insuffisance d’actif, note sous Cass. com., 22 Janv.2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, p.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925566v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04925561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cessation de plein droit du mandat de la présidente d’une SAS à l’arrivée du terme : un mode autonome de rupture du mandat social</w:t>
               </w:r>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,51 +3631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation du pouvoir de licencier dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 938, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rakotovahiny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869245v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Rakotovahiny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03202739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Sordino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malecki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rakotovahiny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Rakotovahiny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03202739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Sordino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malecki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>