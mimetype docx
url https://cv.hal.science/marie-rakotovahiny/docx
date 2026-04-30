--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -72,2069 +72,2446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat social en quête de légitimité: L'exemple de la société commerciale de l'ess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vitalite de l'économie sociale et solidaire: Regards interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études en droit économique-Faculté de droit Université de Laval, Mar 2025, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les convergences de l'économie circulaire et de l'ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance légale de l'ESS: où en est-on dix ans après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque de l’ARJESS (Association de recherche juridique sur l’ESS), intervention sur le thème « Les convergences de l’ESS et de l’économie circulaire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance légale de l'ESS: où en est-on dix ans après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche RSE en renfort du dispositif d’amorçage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée interdisciplinaire « La coopérative, idéal type de l’économie sociale et solidaire et de l’entreprise éthique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kristina Rasolonoromalaza, 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention sur la démarche RSE en renfort du dispositif d’amorçage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée interdisciplinaire « La coopérative, idéal type de l’économie sociale et solidaire et de l’entreprise éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sous la direction de Kristine Rasolonoromalaza, Université de Franche comté, Nov 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandat social et contrat de travail dans un groupe de sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°359, p.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dirigeant de fait dans le droit des entreprises en difficulté : une convergence normative avec le régime du dirigeant de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans de représentation dans la SAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 780, pp.étude n°4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence et difficultés des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du capital dans la SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation du pouvoir de licencier dans les sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, étude n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indépendance professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°735, p.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de représentation du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’associé en difficulté : un état en clair-obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°318, p.47-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 120 ans du contrat associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°42, p.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté conventionnelle de déroger aux statuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°1344, p.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">:Articulation de la responsabilité civile du dirigeant d’une entreprise en difficulté et de la responsabilité civile et de la responsabilité civile de droit commun : un encouragement aux relations économiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°658, p.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société en participation et les procédures collectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°176, p.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clair-obscur de l’opposabilité des statuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°172, p.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incapacités de l’associé unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°180, p.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information des associés d'une entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83, p. 5</w:t>
+              <w:t xml:space="preserve">, 2018, 152, p.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes sur l’existence d’un intérêt coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obscure clarté de la reprise en SCOP d’une entreprise en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 166, p.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action sociale exercée contre les dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 164, p. 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de membre d’une coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 152, p.24</w:t>
+              <w:t xml:space="preserve">, 2018, 83, p. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutuelle et procédures collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 01, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02253748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de bail et respect des formalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre confusion et résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43, pp.3003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02208943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défaut d'entretien du bailleur, cause d'un incendie, exonératoire de responsabilité du locataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37, pp.2580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02208880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la liquidation judiciaire, la cession d'actifs n'est pas toujours une vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 04, pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02208464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution en nature ou restitution en valeur : propos sur une équivalence fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41, pp.3108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02206766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portée de l'absence d'assurance en garantie décennale de l'entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 37, pp.783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02205936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux juridiques liés à l'information et la formation des conducteurs des véhicules à délégation de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresi Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « clair-obscur » de la vente de gré à gré d'un fonds de commerce dans le cadre d'une liquidation judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 03, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02205566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2144,485 +2521,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les convergences entre l’économie sociale et solidaire et l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance légale de l’ESS, ou en est-on dix ans après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524445v1</w:t>
-              </w:r>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-04925577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2951,151 +2951,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précisions utiles sur l’antériorité de la faute de gestion dans l’action en responsabilité pour insuffisance d’actif, note sous Cass. com., 22 Janv.2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, p.59-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mandat social bénévole et responsabilité pour insuffisance d’actif, note sous Cass.com., 9 Déc.2020, n°18-24730</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, p.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925561v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04925566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cessation de plein droit du mandat de la présidente d’une SAS à l’arrivée du terme : un mode autonome de rupture du mandat social</w:t>
               </w:r>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,51 +3631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation du pouvoir de licencier dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 938, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rakotovahiny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Rakotovahiny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03202739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Sordino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malecki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rakotovahiny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869245v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Rakotovahiny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03202739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Sordino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malecki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>