--- v2 (2026-04-30)
+++ v3 (2026-05-29)
@@ -72,2446 +72,2069 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
-[...375 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandat social et contrat de travail dans un groupe de sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°359, p.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dirigeant de fait dans le droit des entreprises en difficulté : une convergence normative avec le régime du dirigeant de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans de représentation dans la SAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 780, pp.étude n°4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence et difficultés des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du capital dans la SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation du pouvoir de licencier dans les sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, étude n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indépendance professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°735, p.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de représentation du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 120 ans du contrat associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°42, p.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté conventionnelle de déroger aux statuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°1344, p.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’associé en difficulté : un état en clair-obscur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°318, p.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">:Articulation de la responsabilité civile du dirigeant d’une entreprise en difficulté et de la responsabilité civile et de la responsabilité civile de droit commun : un encouragement aux relations économiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°658, p.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société en participation et les procédures collectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°176, p.59-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clair-obscur de l’opposabilité des statuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°172, p.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incapacités de l’associé unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°180, p.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes sur l’existence d’un intérêt coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obscure clarté de la reprise en SCOP d’une entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, p.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action sociale exercée contre les dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, p. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de membre d’une coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information des associés d'une entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 152, p.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutuelle et procédures collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2</w:t>
+              <w:t xml:space="preserve">, 2006, 01, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02253748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre confusion et résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166, p.11</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.3003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défaut d'entretien du bailleur, cause d'un incendie, exonératoire de responsabilité du locataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 164, p. 30</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.2580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la liquidation judiciaire, la cession d'actifs n'est pas toujours une vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83, p. 5</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...89 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cession de bail et respect des formalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 03, pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02221775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution en nature ou restitution en valeur : propos sur une équivalence fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 43, pp.3003</w:t>
+              <w:t xml:space="preserve">, 2002, 41, pp.3108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'absence d'assurance en garantie décennale de l'entrepreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37, pp.2580</w:t>
+              <w:t xml:space="preserve">, 2000, 37, pp.783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques liés à l'information et la formation des conducteurs des véhicules à délégation de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02208880v1</w:t>
+                <w:t xml:space="preserve">Teresi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la liquidation judiciaire, la cession d'actifs n'est pas toujours une vente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le « clair-obscur » de la vente de gré à gré d'un fonds de commerce dans le cadre d'une liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 04, pp.302</w:t>
+              <w:t xml:space="preserve">, 2000, 03, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...287 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02205566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2521,108 +2144,485 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les convergences entre l’économie sociale et solidaire et l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance légale de l’ESS, ou en est-on dix ans après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat social en quête de légitimité: L'exemple de la société commerciale de l'ess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vitalite de l'économie sociale et solidaire: Regards interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études en droit économique-Faculté de droit Université de Laval, Mar 2025, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les convergences de l'économie circulaire et de l'ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance légale de l'ESS: où en est-on dix ans après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque de l’ARJESS (Association de recherche juridique sur l’ESS), intervention sur le thème « Les convergences de l’ESS et de l’économie circulaire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance légale de l'ESS: où en est-on dix ans après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche RSE en renfort du dispositif d’amorçage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée interdisciplinaire « La coopérative, idéal type de l’économie sociale et solidaire et de l’entreprise éthique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kristina Rasolonoromalaza, 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05524445v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention sur la démarche RSE en renfort du dispositif d’amorçage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rakotovahiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée interdisciplinaire « La coopérative, idéal type de l’économie sociale et solidaire et de l’entreprise éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sous la direction de Kristine Rasolonoromalaza, Université de Franche comté, Nov 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3631,51 +3631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délégation du pouvoir de licencier dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Rakotovahiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 938, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3938,51 +3938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rakotovahiny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869245v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781753v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Rakotovahiny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03202739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Sordino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malecki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rakotovahiny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524449v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Rakotovahiny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925522v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03621464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02253748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03202739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Sordino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malecki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>