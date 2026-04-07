--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -725,307 +725,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Favier</w:t>
+                <w:t xml:space="preserve">L'économie du système de communication : la gestion du secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Archival Writers 1515-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rowman &amp; Littlefield Publishers, pp.211-213, 2019, 978-1-5381-2579-3</w:t>
+              <w:t xml:space="preserve">1979. Genèse d'une loi sur les archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.393-402, 2019, 978-2-11-157027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409496v1</w:t>
+                <w:t xml:space="preserve">hal-02409474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie du système de communication : la gestion du secret</w:t>
+                <w:t xml:space="preserve">Les règles de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1979. Genèse d'une loi sur les archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La documentation française, pp.393-402, 2019, 978-2-11-157027-6</w:t>
+              <w:t xml:space="preserve">, La documentation française, pp.403-411, 2019, 978-2-11-157027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409474v1</w:t>
+                <w:t xml:space="preserve">hal-02409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les règles de communication</w:t>
+                <w:t xml:space="preserve">Les pratiques des dérogations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1979. Genèse d'une loi sur les archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La documentation française, pp.403-411, 2019, 978-2-11-157027-6</w:t>
+              <w:t xml:space="preserve">, La documentation française, pp.413-421, 2019, 978-2-11-157027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409464v1</w:t>
+                <w:t xml:space="preserve">hal-02409469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques des dérogations</w:t>
+                <w:t xml:space="preserve">Jean Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luciana Duranti; Patricia C. Franks. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1979. Genèse d'une loi sur les archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.413-421, 2019, 978-2-11-157027-6</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Archival Writers 1515-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rowman &amp; Littlefield Publishers, pp.211-213, 2019, 978-1-5381-2579-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409469v1</w:t>
+                <w:t xml:space="preserve">hal-02409496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en contexte historique et apports méthodologiques</w:t>
               </w:r>
@@ -1801,209 +1801,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mémoire et oubli, l'archiviste funambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faut-il eutha­na­sier les archi­ves ? : ten­sion entre mémoire et oubli dans la société fran­çaise contem­po­raine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Roelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, </w:t>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 1 (245), pp.139‑154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/kairos.256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2017.5521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409532v1</w:t>
+                <w:t xml:space="preserve">hal-03934463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il eutha­na­sier les archi­ves ? : ten­sion entre mémoire et oubli dans la société fran­çaise contem­po­raine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre mémoire et oubli, l'archiviste funambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Roelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 1 (245), pp.139‑154. </w:t>
+              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.2017.5521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52497/kairos.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934463v1</w:t>
+                <w:t xml:space="preserve">hal-02409532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Clément-Simon (1833-1909), un érudit à l’oeuvre</w:t>
               </w:r>
@@ -2097,178 +2097,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives, archivistes, lecteurs : entre désir d’ouverture et tentation du secret</w:t>
+                <w:t xml:space="preserve">La protection des données à caractère personnel : les archives face à la réglementation européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'Association des archivistes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du Conseil international des archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409669v1</w:t>
+                <w:t xml:space="preserve">hal-02409639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des données à caractère personnel : les archives face à la réglementation européenne</w:t>
+                <w:t xml:space="preserve">Archives, archivistes, lecteurs : entre désir d’ouverture et tentation du secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Roelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du Conseil international des archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Forum de l'Association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409639v1</w:t>
+                <w:t xml:space="preserve">hal-02409669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse d'établissement (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2500,51 +2500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C01B8CFB"/>
+    <w:nsid w:val="DA5E08D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2731,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ranquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4130-6618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132608863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197284418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ranquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roelly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lentz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03962652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aum&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benet-Patron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Adriana Grimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anlux.public.lu/fr/publications/etudes/archives-protection-donnees-personnelles.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.104.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/comma.2017.2.8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.256" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02492883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04085577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ranquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4130-6618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132608863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197284418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ranquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roelly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lentz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03962652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aum&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benet-Patron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Adriana Grimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anlux.public.lu/fr/publications/etudes/archives-protection-donnees-personnelles.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.104.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/comma.2017.2.8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5521" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02492883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04085577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>