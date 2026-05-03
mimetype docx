--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -725,307 +725,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie du système de communication : la gestion du secret</w:t>
+                <w:t xml:space="preserve">Jean Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luciana Duranti; Patricia C. Franks. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1979. Genèse d'une loi sur les archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.393-402, 2019, 978-2-11-157027-6</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Archival Writers 1515-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rowman &amp; Littlefield Publishers, pp.211-213, 2019, 978-1-5381-2579-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409474v1</w:t>
+                <w:t xml:space="preserve">hal-02409496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les règles de communication</w:t>
+                <w:t xml:space="preserve">Les pratiques des dérogations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1979. Genèse d'une loi sur les archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La documentation française, pp.403-411, 2019, 978-2-11-157027-6</w:t>
+              <w:t xml:space="preserve">, La documentation française, pp.413-421, 2019, 978-2-11-157027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409464v1</w:t>
+                <w:t xml:space="preserve">hal-02409469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques des dérogations</w:t>
+                <w:t xml:space="preserve">Les règles de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1979. Genèse d'une loi sur les archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La documentation française, pp.413-421, 2019, 978-2-11-157027-6</w:t>
+              <w:t xml:space="preserve">, La documentation française, pp.403-411, 2019, 978-2-11-157027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409469v1</w:t>
+                <w:t xml:space="preserve">hal-02409464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Favier</w:t>
+                <w:t xml:space="preserve">L'économie du système de communication : la gestion du secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Archival Writers 1515-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rowman &amp; Littlefield Publishers, pp.211-213, 2019, 978-1-5381-2579-3</w:t>
+              <w:t xml:space="preserve">1979. Genèse d'une loi sur les archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.393-402, 2019, 978-2-11-157027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409496v1</w:t>
+                <w:t xml:space="preserve">hal-02409474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en contexte historique et apports méthodologiques</w:t>
               </w:r>
@@ -1801,209 +1801,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il eutha­na­sier les archi­ves ? : ten­sion entre mémoire et oubli dans la société fran­çaise contem­po­raine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre mémoire et oubli, l'archiviste funambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Roelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 1 (245), pp.139‑154. </w:t>
+              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.2017.5521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52497/kairos.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934463v1</w:t>
+                <w:t xml:space="preserve">hal-02409532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mémoire et oubli, l'archiviste funambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faut-il eutha­na­sier les archi­ves ? : ten­sion entre mémoire et oubli dans la société fran­çaise contem­po­raine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Roelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ranquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, </w:t>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Meta/morphoses. Les archives, bouillons de culture numérique, 1 (245), pp.139‑154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/kairos.256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2017.5521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409532v1</w:t>
+                <w:t xml:space="preserve">hal-03934463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Clément-Simon (1833-1909), un érudit à l’oeuvre</w:t>
               </w:r>
@@ -2097,178 +2097,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des données à caractère personnel : les archives face à la réglementation européenne</w:t>
+                <w:t xml:space="preserve">Archives, archivistes, lecteurs : entre désir d’ouverture et tentation du secret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Roelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du Conseil international des archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Forum de l'Association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409639v1</w:t>
+                <w:t xml:space="preserve">hal-02409669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives, archivistes, lecteurs : entre désir d’ouverture et tentation du secret</w:t>
+                <w:t xml:space="preserve">La protection des données à caractère personnel : les archives face à la réglementation européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Roelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'Association des archivistes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du Conseil international des archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409669v1</w:t>
+                <w:t xml:space="preserve">hal-02409639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse d'établissement (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2500,51 +2500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA5E08D9"/>
+    <w:nsid w:val="4398A0F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2731,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ranquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4130-6618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132608863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197284418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ranquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roelly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lentz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03962652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aum&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benet-Patron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Adriana Grimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anlux.public.lu/fr/publications/etudes/archives-protection-donnees-personnelles.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.104.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/comma.2017.2.8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5521" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02492883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04085577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ranquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-4130-6618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132608863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197284418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ranquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Roelly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934640v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lentz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409684v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03962652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aum&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benet-Patron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Degoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Adriana Grimont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anlux.public.lu/fr/publications/etudes/archives-protection-donnees-personnelles.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.104.0149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/comma.2017.2.8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.256" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03934463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2017.5521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02492883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04085577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>