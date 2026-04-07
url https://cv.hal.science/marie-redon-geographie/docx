--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -386,265 +386,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Huetz de Lemps (1938-2017)</w:t>
+                <w:t xml:space="preserve">L’irrésistible essor des jeux d’argent dans les villes d’Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+                <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lebigre</w:t>
+                <w:t xml:space="preserve">Marthe Koffi-Didia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.10461⟩</w:t>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°269-270 (1), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.269.0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129132v1</w:t>
+                <w:t xml:space="preserve">hal-03880770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’irrésistible essor des jeux d’argent dans les villes d’Afrique de l’Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Christian Huetz de Lemps (1938-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Decoudras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ababacar Fall</w:t>
+                <w:t xml:space="preserve">Louis Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Koffi-Didia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N°269-270 (1), pp.323. </w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LXXII (279), pp.343-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.269.0323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.10461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880770v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1040,577 +1040,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendarmes, policiers : quelles pratiques spatiales ?</w:t>
+                <w:t xml:space="preserve">Gendarmes, policiers : quelles pratiques spatiales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28 (1), pp.323-355. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 28, 25 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058257v1</w:t>
+                <w:t xml:space="preserve">halshs-01396305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-au-Prince: A Haitian “projectorate” or questioning the urbanism of humanitarian projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/1 (75), pp.97-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.3142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main issues of an evacuation in case of volcanic crisis: social stakes in Guadeloupe (Lesser Antilles Arc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73 (3), pp.2127 - 2147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-014-1184-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Model’s Limitations. What ‘Urban Sustainability’ for Port-au-Prince? European Urban Projects Put to the Test by the Haitian City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Spatial Research and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (2), pp.41-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/esrp-2013-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de l’ordre, l’ordre en place.Spatialités et pratiques des polices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.13874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendarmes, policiers : quelles pratiques spatiales ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Choplin</w:t>
+                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Redon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28, 25 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01396305v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux d’hier dans les découpages territoriaux d’aujourd’hui : les Grimaldi de Monaco et le Carladez (Aveyron-Cantal)</w:t>
               </w:r>
@@ -1681,404 +1681,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
+                <w:t xml:space="preserve">La carte et la plume, entretien avec Michel Bussi, géographe et romancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28, </w:t>
+              <w:t xml:space="preserve">, 2014, 28, 35 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058306v1</w:t>
+                <w:t xml:space="preserve">halshs-01394667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte et la plume, entretien avec Michel Bussi, géographe et romancier</w:t>
+                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Choplin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28, 35 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13717⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01394667v1</w:t>
+                <w:t xml:space="preserve">halshs-01257698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Guadeloupe et ses espaces pénitentiaires : quelles discontinuités de l’ordre en outre-mer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Port-au-Prince : un « projectorat » haïtien ou l’urbanisme de projets humanitaires en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13834⟩</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, p.97-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.3142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01257698v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-au-Prince : un « projectorat » haïtien ou l’urbanisme de projets humanitaires en question</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pierrat</w:t>
+                <w:t xml:space="preserve">Gendarmes, policiers : quelles pratiques spatiales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cal.3142⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.323-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01397056v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaguère (combat de coqs) et borlette (loterie) : quels enseignements sur Haïti ?</w:t>
               </w:r>
@@ -2361,339 +2361,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous border, weak State ? The relations between Haïti and the Dominican Republic seen from the border</w:t>
+                <w:t xml:space="preserve">Mobilis in Mobili. Lifes « in Mobility » in the South: the Relief Workers in Timor-Leste and Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.308-323. </w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010/2-3, pp.209-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2010.8165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eps.4098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03977184v1</w:t>
+                <w:t xml:space="preserve">halshs-03977201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilis in Mobili. Lifes « in Mobility » in the South: the Relief Workers in Timor-Leste and Haiti</w:t>
+                <w:t xml:space="preserve">Porous border, weak State ? The relations between Haïti and the Dominican Republic seen from the border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010/2-3, pp.209-220. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.308-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eps.4098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2010.8165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03977201v1</w:t>
+                <w:t xml:space="preserve">halshs-03977184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From One Nationalism to Another: The Birth of the Democratic Republic of East Timor Faced with the Emergence of Indonesia</w:t>
+                <w:t xml:space="preserve">Migrations et frontière : le cas de Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, N° 88 (4), pp.60. </w:t>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.088.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03977168v1</w:t>
+                <w:t xml:space="preserve">halshs-03977159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et frontière : le cas de Saint-Martin</w:t>
+                <w:t xml:space="preserve">From One Nationalism to Another: The Birth of the Democratic Republic of East Timor Faced with the Emergence of Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, </w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 88 (4), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.088.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03977159v1</w:t>
+                <w:t xml:space="preserve">halshs-03977168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un nationalisme l’autre : la naissance de la République démocratique de Timor Leste face à l’émergence de l’Indonésie</w:t>
               </w:r>
@@ -2702,214 +2702,214 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ordre et désordre asiatiques, 88, pp.60-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mate.088.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Martin / Sint Maarten, une petite île divisée pour de grands enjeux</w:t>
+                <w:t xml:space="preserve">« Des villes sutures aux villes suturées, villes et frontières dans les îles divisées. Haïti / République dominicaine et Timor leste / Indonésie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n°234, p. 233-266</w:t>
+              <w:t xml:space="preserve">Grafigéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.123-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465423v1</w:t>
+                <w:t xml:space="preserve">hal-00336232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des villes sutures aux villes suturées, villes et frontières dans les îles divisées. Haïti / République dominicaine et Timor leste / Indonésie »</w:t>
+                <w:t xml:space="preserve">Saint-Martin / Sint Maarten, une petite île divisée pour de grands enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grafigéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.123-141</w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°234, p. 233-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336232v1</w:t>
+                <w:t xml:space="preserve">hal-00465423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna Cooner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupement d'Intérêt Scientifique Jeu et Sociétés. Orbis Tertius, 2023, 978-2-36783-349-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4451,51 +4451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieupuissant Florida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9974" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Decoudras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10461" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03880770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Koffi-Didia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.269.0323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezunesh Tamru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.471.0085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Petit-Bel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.463.0285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13868" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lombart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pierrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/esrp-2013-0010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Cullier De Labadie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13980" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13717" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.122.0083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.088.0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.962" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bischoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Cooner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03880768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.redon.2020.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Molin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Almeida, Capanema De" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89338" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelletier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5747" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taglioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281093v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lebeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieupuissant Florida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9974" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03880770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Koffi-Didia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.269.0323" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Decoudras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezunesh Tamru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9797" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.471.0085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Petit-Bel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.8102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.463.0285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lombart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pierrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1184-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/esrp-2013-0010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Cullier De Labadie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13980" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13717" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trans.122.0083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4098" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.088.0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bischoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Cooner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03880768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.redon.2020.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Molin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Almeida, Capanema De" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89338" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelletier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5747" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taglioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>